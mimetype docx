--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (109)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -606,160 +606,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the potential range of Agrilus planipennis in Europe according to current and future climate conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rousse</w:t>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees, Forests and People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tfp.2024.100559⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622665v1</w:t>
+                <w:t xml:space="preserve">hal-04498528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sciences participatives pour la surveillance phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -775,126 +796,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 774, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -905,558 +926,537 @@
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the potential range of Agrilus planipennis in Europe according to current and future climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Pascal Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+              <w:t xml:space="preserve">Trees, Forests and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tfp.2024.100559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+                <w:t xml:space="preserve">hal-04622665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Gross</w:t>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04498528v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and the potential distribution of the glassy-winged sharpshooter (Homalodisca vitripennis), an insect vector of Xylella fastidiosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sanquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Strugarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160375⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (12), pp.916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects14120916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002977v1</w:t>
+                <w:t xml:space="preserve">hal-04395756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martin Strugarek</w:t>
+                <w:t xml:space="preserve">Climate change and the potential distribution of the glassy-winged sharpshooter (Homalodisca vitripennis), an insect vector of Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ouvrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (12), pp.916. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 860, pp.160375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects14120916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395756v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental factors driving the abundance of Philaenus spumarius in mesomediterranean habitats of Corsica (France)</w:t>
               </w:r>
@@ -1704,1233 +1704,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors as Sentinels: Rising Temperatures Increase the Risk of Xylella fastidiosa Outbreaks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting future range shifts of Xylella fastidiosa under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11091299⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1839-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814144v1</w:t>
+                <w:t xml:space="preserve">hal-03800320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex drivers of phenology in the pine processionary moth: Lessons from the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Buradino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (2), pp.247-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction networks between spittlebugs and vegetation types in and around olive and clementine groves of Corsica; implications for the spread of Xylella fastidiosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectors as Sentinels: Rising Temperatures Increase the Risk of Xylella fastidiosa Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107979⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11091299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003011v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting future range shifts of Xylella fastidiosa under climate change</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction networks between spittlebugs and vegetation types in and around olive and clementine groves of Corsica; implications for the spread of Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.1839-1848. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 334, pp.107979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800320v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monographs on invasive plants in Europe N° 5: Ambrosia trifida L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra‐Conserved Elements and morphology reciprocally illuminate conflicting phylogenetic hypotheses in Chalcididae (Hymenoptera, Chalcidoidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Gérard Delvare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swen Follak</w:t>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Chapman</w:t>
+                <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliana Kulakova</w:t>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168 (2), pp.167-190. </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1879674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cla.12416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162038v1</w:t>
+                <w:t xml:space="preserve">hal-02562459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle des eaux stagnantes dans la ville de Cotonou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A crowdsourcing approach to track the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
+                <w:t xml:space="preserve">Éric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Houéménou</w:t>
+                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas R Etougbétché</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Badou</w:t>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Sciences Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e66335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e66335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022477v1</w:t>
+                <w:t xml:space="preserve">hal-03247520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03232080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle des eaux stagnantes dans la ville de Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Honoré Houéménou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas R Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Badou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Sciences Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.77-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03166754v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crowdsourcing approach to track the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855) in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
+                <w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.e66335. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e66335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-80157-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03247520v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring systematic biases, rooting methods and morphological evidence to unravel the evolutionary history of the genus Ficus (Moraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lillian Jennifer Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3014,827 +3014,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science and niche modeling to track and forecast the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monographs on invasive plants in Europe N° 5: Ambrosia trifida L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dusoulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swen Follak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliana Kulakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90378-1⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (2), pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1879674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261593v1</w:t>
+                <w:t xml:space="preserve">hal-03162038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Citizen science and niche modeling to track and forecast the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarita Georgieva</w:t>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.11421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90378-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123290v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra‐Conserved Elements and morphology reciprocally illuminate conflicting phylogenetic hypotheses in Chalcididae (Hymenoptera, Chalcidoidea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Delvare</w:t>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saune</w:t>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+                <w:t xml:space="preserve">Margarita Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (1), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562459v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Burban</w:t>
+                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce populations of Philaenus spumarius (Hemiptera, Aphrophoridae) the main vector of Xylella fastidiosa in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Rocha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Saune</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624010v1</w:t>
+                <w:t xml:space="preserve">hal-02544162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce populations of Philaenus spumarius (Hemiptera, Aphrophoridae) the main vector of Xylella fastidiosa in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+                <w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+                <w:t xml:space="preserve">F. Groenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.e8591. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.8591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544162v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Godefroid</w:t>
+                <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Meurisse</w:t>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Groenen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618366v1</w:t>
+                <w:t xml:space="preserve">hal-02624010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gare à la Punaise diabolique !</w:t>
               </w:r>
@@ -4069,775 +4069,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Landscape Structure of a Fast-Growing African City: The Case of Niamey (Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xylella fastidiosa: climate suitability of European continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (2), pp.63. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/urbansci3020063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45365-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450506v1</w:t>
+                <w:t xml:space="preserve">hal-02618112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction-site associated DNA markers provide new insights into the evolutionary history of the bark beetle genus Dendroctonus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Evaluer le risque associé à des agents phytopathogènes émergents transmis par des insectes : le cas de Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106528⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.87-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/pfz7-k907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627693v1</w:t>
+                <w:t xml:space="preserve">hal-02623239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylella fastidiosa: climate suitability of European continent</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Landscape Structure of a Fast-Growing African City: The Case of Niamey (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45365-y⟩</w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618112v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer le risque associé à des agents phytopathogènes émergents transmis par des insectes : le cas de Xylella fastidiosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Restriction-site associated DNA markers provide new insights into the evolutionary history of the bark beetle genus Dendroctonus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea S. Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.87-97. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/pfz7-k907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623239v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using insects to detect, monitor and predict the distribution of Xylella fastidiosa: a case study in Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Ambroisie trifide, ambroisie à épis lisses : deux poids, deux mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alicia Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 712, pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628742v1</w:t>
+                <w:t xml:space="preserve">hal-02623118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroisie trifide, ambroisie à épis lisses : deux poids, deux mesures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Using insects to detect, monitor and predict the distribution of Xylella fastidiosa: a case study in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tassus</w:t>
+                <w:t xml:space="preserve">Anne Alicia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33957-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623118v1</w:t>
+                <w:t xml:space="preserve">hal-02628742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape epidemiology in urban environments: The example of rodent-borne Trypanosoma in Niamey, Niger</w:t>
               </w:r>
@@ -4849,64 +4849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Kadaoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5185,1542 +5185,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is phylogeography helpful for invasive species risk assessment? The case study of the bark beetle genus Dendroctonus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">RADIS: analysis of RAD-seq data for interspecific phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01474⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (19), pp.3027-3028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602591v1</w:t>
+                <w:t xml:space="preserve">hal-01594524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of trees outside forests in a large open-field region and its potential impact on habitat connectivity for forest insects</w:t>
+                <w:t xml:space="preserve">A citywide survey of the pine processionary moth Thaumetopoea pityocampa spatial distribution in Orleans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18182/tjf.28744⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.71 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602465v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Burban</w:t>
+                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chassany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.171-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636449v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset on the inventory of coniferous urban trees in the city of Orléans (France)</w:t>
+                <w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.015⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is phylogeography helpful for invasive species risk assessment? The case study of the bark beetle genus Dendroctonus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (12), pp.1197-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02637289v1</w:t>
+                <w:t xml:space="preserve">hal-01602591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t>
+                <w:t xml:space="preserve">The spatial distribution of trees outside forests in a large open-field region and its potential impact on habitat connectivity for forest insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (2), pp.243-254. </w:t>
+              <w:t xml:space="preserve">Turkish Journal of Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.62-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18182/tjf.28744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176774v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIS: analysis of RAD-seq data for interspecific phylogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+                <w:t xml:space="preserve">H. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-R. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (19), pp.3027-3028. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), pp.1288-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594524v1</w:t>
+                <w:t xml:space="preserve">hal-02636449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citywide survey of the pine processionary moth Thaumetopoea pityocampa spatial distribution in Orleans (France)</w:t>
+                <w:t xml:space="preserve">A dataset on the inventory of coniferous urban trees in the city of Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.803-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.07.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01602501v1</w:t>
+                <w:t xml:space="preserve">hal-01607447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban market gardening and rodent-borne pathogenic Leptospira in arid zones: a case study in Niamey, Niger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Risk of Invasion by Tephritid Fruit Flies: Intraspecific Divergence Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004097⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275154v1</w:t>
+                <w:t xml:space="preserve">hal-02633892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incongruent evolutionary histories of two parasitoids in the Mediterranean Basin: influence of host specialization and ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (6), pp.1040-1051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.12495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urban market gardening and rodent-borne pathogenic Leptospira in arid zones: a case study in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, 6 p. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e4660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01190192v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatiotemporal pattern of earthworm community in the grass savannas of Lamto (Ivory Coast)</w:t>
               </w:r>
@@ -6929,628 +6925,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Invasion by Tephritid Fruit Flies: Intraspecific Divergence Matters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e4660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633892v1</w:t>
+                <w:t xml:space="preserve">hal-01190192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Google Street View pour localiser des espèces envahissantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">La punaise diabolique à la conquête de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim A. Hoelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.2-3</w:t>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 677, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631005v1</w:t>
+                <w:t xml:space="preserve">hal-02630794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the multi-scale spatial relationship of earthworm assemblages with soil environmental variability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Kadaoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmadine Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12898-014-0026-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e110666), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110576v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La punaise diabolique à la conquête de la France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude J.-C. Streito</w:t>
+                <w:t xml:space="preserve">Dissecting the multi-scale spatial relationship of earthworm assemblages with soil environmental variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-014-0026-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630794v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Google Street View pour localiser des espèces envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242801v1</w:t>
+                <w:t xml:space="preserve">hal-02631005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local perception of rodent-associated problems in Sahelian urban areas: a survey in Niamey, Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kane Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,64 +7653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the space-time structure of tree-ring datasets using the partial triadic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7768,1399 +7768,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Dekri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garcia</w:t>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Goussard</w:t>
+                <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642576v1</w:t>
+                <w:t xml:space="preserve">hal-01219025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Madougou Garba</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Bonnabau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Anissa Dekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0074-0276108042013002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925653v1</w:t>
+                <w:t xml:space="preserve">hal-02642576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification and ecological characteristics of two cryptic lineages within a cosmopolitan aphid pest, Brachycaudus helichrysi (Hemiptera: Aphididae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Piffaretti</w:t>
+                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13355-013-0165-7⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652030v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+                <w:t xml:space="preserve">Molecular identification and ecological characteristics of two cryptic lineages within a cosmopolitan aphid pest, Brachycaudus helichrysi (Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Piffaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
+              <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.155-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13355-013-0165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219025v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
+                <w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merav Wonshak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Loiseau</w:t>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2012.01849.X⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.260 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645897v1</w:t>
+                <w:t xml:space="preserve">hal-01766309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Dekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatio-temporelle du dépérissement du cèdre (Cedrus atlantica Manetti) dans deux peuplements du Moyen Atlas marocain : résultats préliminaires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merav Wonshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (11), pp.1266-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2012.01849.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647345v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the distribution of the two bark beetles Tomicus destruens and Tomicus piniperda in Europe and the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.358 - 366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil environmental heterogeneity allows spatial co-occurrence of competitor earthworm species in a gallery forest of the Colombian ‘Llanos’</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Caractérisation spatio-temporelle du dépérissement du cèdre (Cedrus atlantica Manetti) dans deux peuplements du Moyen Atlas marocain : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ghaioule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649123v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil environmental heterogeneity allows spatial co-occurrence of competitor earthworm species in a gallery forest of the Colombian ‘Llanos’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (6), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20428.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766309v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape composition alter the spatiotemporal distribution of the pine processionary moth in a pine plantation forest?</w:t>
+                <w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+                <w:t xml:space="preserve">Helena Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10144-010-0227-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644682v1</w:t>
+                <w:t xml:space="preserve">hal-02647888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrapolation and biodiversity indicators : Handle with caution!</w:t>
               </w:r>
@@ -9230,730 +9261,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t>
+                <w:t xml:space="preserve">Does landscape composition alter the spatiotemporal distribution of the pine processionary moth in a pine plantation forest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Horn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Lieutier</w:t>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53, pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10144-010-0227-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189980v1</w:t>
+                <w:t xml:space="preserve">hal-02644682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich: An R package to analyse species richness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.157-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642418v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rich: An R package to analyse species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/3010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652483v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manuela Branco</w:t>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (3), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
+                <w:t xml:space="preserve">Towards indicators of butterfly biodiversity based on a multiscale landscape description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonide Celini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.012⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.452-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493992v1</w:t>
+                <w:t xml:space="preserve">hal-02668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards indicators of butterfly biodiversity based on a multiscale landscape description</w:t>
+                <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1-2), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668372v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicating soil quality and the GISQ</w:t>
               </w:r>
@@ -10049,277 +10049,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A null-model analysis of the spatio-temporal distribution of earthworm species assemblages in Colombian grasslands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Multiscale spatial variation of the bark beetle Ips sexdentatus damage in a pine plantation forest (Landes de Gascogne, Southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan José Jiménez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467409006075⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 257 (7), pp.1551-1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666619v1</w:t>
+                <w:t xml:space="preserve">hal-02667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale spatial variation of the bark beetle Ips sexdentatus damage in a pine plantation forest (Landes de Gascogne, Southwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A null-model analysis of the spatio-temporal distribution of earthworm species assemblages in Colombian grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (Part 4), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467409006075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667750v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation of native and exotic conifers by indigenous bark beetles (Coleoptera: Scolytinae) in France</w:t>
               </w:r>
@@ -10451,51 +10451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of grasses influence soil macrofauna biodiversity in Amazonian pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10623,51 +10623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10866,8774 +10866,7897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Capacity Estimation at 2GHz with Ray Model in Urban Cellular Environment</w:t>
+                <w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Vergerio</w:t>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+                <w:t xml:space="preserve">Julien Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287390v1</w:t>
+                <w:t xml:space="preserve">hal-02665570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in a simple consumer-resource system, the example of earthworms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Camponotus punctulatus ant's demography: a temporal study across land-use types and spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Folgarait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gorosito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pizzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (1), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-007-0906-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00393838v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe et performances des systèmes MIMO en radiocommunications mobiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Self-organization in a simple consumer-resource system, the example of earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, mars (3), pp 57-65</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.2230-2240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287394v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00393838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camponotus punctulatus ant's demography: a temporal study across land-use types and spatial scales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Pizzio</w:t>
+                <w:t xml:space="preserve">Adaptive roadside sampling for bark beetle damage assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00040-007-0906-0⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253 (1-3), pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667826v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+                <w:t xml:space="preserve">Ingestion of charcoal by the Amazonian earthworm Pontoscolex corethrurus: a potential for tropical soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.2008-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02665570v1</w:t>
+                <w:t xml:space="preserve">hal-00495398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive roadside sampling for bark beetle damage assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+                <w:t xml:space="preserve">Does changing the taxonomical resolution alter the value of soil macroinvertebrates as bioindicators of metal pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.07.015⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659164v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Seuge</w:t>
+                <w:t xml:space="preserve">Stability of the spatio-temporal distribution and niche overlap in neotropical earthworm assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2006.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655433v1</w:t>
+                <w:t xml:space="preserve">hal-02655546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.S284-S288. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 42, pp.S218-S224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661565v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: Matching sampling with patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (8), pp.2178-2187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.S218-S224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 42, pp.S284-S288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657945v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: matching sampling with patterns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grimaldi Michel</w:t>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.S250-S253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00438550v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42, pp.S3-S15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the spatio-temporal distribution and niche overlap in neotropical earthworm assemblages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: matching sampling with patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaldi Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.2178-2187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655546v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00438550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does changing the taxonomical resolution alter the value of soil macroinvertebrates as bioindicators of metal pollution?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Recovery of soil macrofauna communities after forest clearance in Eastern Amazonia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F.Das. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.037⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (5), pp.1598-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2005.00200.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655341v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of charcoal by the Amazonian earthworm Pontoscolex corethrurus: a potential for tropical soil fertility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Recovery of soil macrofauna communities after forest clearance in Eastern Amazonia, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (5), pp.1598-1605</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00495398v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00438551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of soil macrofauna communities after forest clearance in Eastern Amazonia, Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal and land-use induced variations of soil macrofauna composition in the Western Ghats, southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (6), pp.1093-1104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00438551v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of soil macrofauna communities after forest clearance in Eastern Amazonia, Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.F.Das. Martins</w:t>
+                <w:t xml:space="preserve">A multi-scale study of soil macrofauna biodiversity in Amazonian pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaldi Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavelle Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2005.00200.x⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (5), pp.300-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-004-0777-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02681202v1</w:t>
+                <w:t xml:space="preserve">bioemco-00451009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and land-use induced variations of soil macrofauna composition in the Western Ghats, southern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil macrofaunal communities along an abandoned rice field chronosequence in Northern Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Folgarait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.11.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (1), pp.23-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683266v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale study of soil macrofauna biodiversity in Amazonian pastures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of sampling unit size on the perception of the spatical pattern of earthworm (Lumbricus terrestris L.) middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nuutinen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-004-0777-8⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00451009v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofaunal communities along an abandoned rice field chronosequence in Northern Argentina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Comparative community ecology studies on old world figs and fig wasps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...209 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 81 (10), pp.2832-2849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696029v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02009053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pyoverdine, un sidérophore produit par la souche bénéfique du sol Pseudomonas fluorescens C7R12, impacte l’homéostasie du fer et promeut la croissance aux dépens des réactions de défense d’Arabidopsis thaliana cultivée en condition de carence en fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of multidisciplinary studies on insect vectors to better understand vector-borne plant diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFSA and XF-ACTORS project, Apr 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4882856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of Partial Triadic Analysis to reveal genetic variation in a multi-site annual-ring microdensity dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Zamudio</w:t>
+                <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference European Union Marie-Curie project TOPWOOD et LIA Forestia, Mar 2019, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790075v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks to plant health: France experience in tackling emerging plant pests and diseases. Patterns of pest invasions in Eurasian forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of urban landcape and small mammals communities in city of Cotonou Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Dossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Tenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houéménou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Badou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop organized by Sino-France joint laboratory for invasive forest pests in Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">13. African Small Mammals Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mekelle University (MU), Ethiopie., 2019, Mekelle, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790154v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of urban landcape and small mammals communities in city of Cotonou Benin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risks to plant health: France experience in tackling emerging plant pests and diseases. Patterns of pest invasions in Eurasian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. African Small Mammals Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mekelle University (MU), Ethiopie., 2019, Mekelle, Ethiopia</w:t>
+              <w:t xml:space="preserve">Workshop organized by Sino-France joint laboratory for invasive forest pests in Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790323v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Roques</w:t>
+                <w:t xml:space="preserve">The potential of Partial Triadic Analysis to reveal genetic variation in a multi-site annual-ring microdensity dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Zamudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference European Union Marie-Curie project TOPWOOD et LIA Forestia, Mar 2019, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790074v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'antennes multi-bandes à 4 éléments pour les terminaux mobiles MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro-Ondes (JNM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données Google Street Map pour cartographier la processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées deep learning, télédétection et paysage – Réseau Payote (Modélisation des paysages et territoires agricoles pour la simulation et l'analyse des processus environnementaux) et RMT MODELIA (Modélisation et Analyse de Données pour l'Agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Health and Environment Division in Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inra - Leibniz Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, comprendre, prévoir autour de la situation de crise sanitaire engendrée par Xylella fastidiosa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Inra au SIA 2018 : observer et prévenir : le numérique pour mieux caractériser les états du milieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786971v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier, comprendre, prévoir autour de la situation de crise sanitaire engendrée par Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Rencontre Inra au SIA 2018 : observer et prévenir : le numérique pour mieux caractériser les états du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788832v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allochronic differentiation in the pine processionary moth: possible impacts of past and future climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Processionary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Groenen</w:t>
+                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786467v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t>
+                <w:t xml:space="preserve">Estimer la distribution géographique potentielle de Xylella fastidiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Séminaire national INRA-DGAL-ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787024v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer la distribution géographique potentielle de Xylella fastidiosa</w:t>
+                <w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national INRA-DGAL-ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785551v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+                <w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t>
+              <w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686729v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Bocheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
+              <w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512523v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Reconstruction des réseaux d’interactions entre les plantes, Xylella fastidiosa Wells et al., et ses vecteurs potentiels à l’aide d’outils de séquençage à haut débit : intérêt pour le contrôle de la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">4. Conférence sur l'entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797744v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des réseaux d’interactions entre les plantes, Xylella fastidiosa Wells et al., et ses vecteurs potentiels à l’aide d’outils de séquençage à haut débit : intérêt pour le contrôle de la maladie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence sur l'entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795593v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte paysager sur les attaques de processionnaire du pin en ville. Quelles perspectives de méthodes de lutte alternatives ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pieron</w:t>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France. 214 p</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230152v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Villar</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Villar</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Influence du contexte paysager sur les attaques de processionnaire du pin en ville. Quelles perspectives de méthodes de lutte alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France. 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape genetics: a useful approach to understand population functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795640v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Landscape genetics: a useful approach to understand population functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741419v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t>
+              <w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741315v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les arbres ornementaux pour mieux comprendre la perméabilité des paysages à la dispersion des ravageurs. Le cas des arbres hors forêt et de la chenille processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of antenna characteristics on MIMO performances at 2 GHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wireless Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358333v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Multiple Compact Antennas and MIMO Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Test &amp; Telemetry Conference (ETTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358332v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Capacity estimation in urban cellular environment with a ray model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Applied Electromagnetics and Communications (ICECom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358334v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-PIFA antenna system for mobile phone at 2 GHz with MIMO applications</w:t>
-[...121 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824689v1</w:t>
-              </w:r>
-[...459 lines deleted...]
-                <w:t xml:space="preserve">hal-00083512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors of Xylella fastidiosa show pronounced habitat preferences in Corsican agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sentinel insects to anticipate, detect and monitor Xylella fastidiosa outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4680115⟩</w:t>
+              <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4682793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845146v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-semantic analysis of the research domain on Xylella fastidiosa Structure and scientific dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+                <w:t xml:space="preserve">Response of the Xylella fastidiosarelated plant diseases to future climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella Fastidiosa and XF-ACTORS final meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364873v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Xylella fastidiosarelated plant diseases to future climate conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">A socio-semantic analysis of the research domain on Xylella fastidiosa Structure and scientific dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Xylella Fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4683429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856331v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the drivers of abundance of Philaenus spumarius in Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vectors of Xylella fastidiosa show pronounced habitat preferences in Corsican agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4680290⟩</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4680115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839975v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to prevent Xylella fastidiosa outbreaks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Wanted egg parasitoids: Ooctonus vulgatus parasitizes Philaenus spumarius in Corsica and is probably widely distributed in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+              <w:t xml:space="preserve">3rd European conference on Xylella fastidiosa and XF-ACTORS and final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4683361⟩</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4680103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840887v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanted egg parasitoids: Ooctonus vulgatus parasitizes Philaenus spumarius in Corsica and is probably widely distributed in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+                <w:t xml:space="preserve">An interdisciplinary approach to prevent Xylella fastidiosa outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European conference on Xylella fastidiosa and XF-ACTORS and final meeting</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4680103⟩</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4683361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844595v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel insects to anticipate, detect and monitor Xylella fastidiosa outbreaks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
+                <w:t xml:space="preserve">Identifying the drivers of abundance of Philaenus spumarius in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4682793⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, On line, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4680290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840979v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of the meadow spittlebug (Philaenus spumarius) and its major host plant (Cistus monspeliensis) in the spread of Xylella fastidiosa in Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce the populations of Philaenus spumarius (Hemiptera, Aphrophoridae) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ajaccio, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790433v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce the populations of Philaenus spumarius (Hemiptera, Aphrophoridae) in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the role of the meadow spittlebug (Philaenus spumarius) and its major host plant (Cistus monspeliensis) in the spread of Xylella fastidiosa in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ajaccio, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790504v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impact of the island levelling in mid-Loire river on the recolonization by ground beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19648,168 +18771,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Googling forest pests -Use of Google as a monitoring tool for delimiting the distributional range of forest pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Commonwealth Forestry Association, International Forestry Review, 16(5), 588 p., 2014, The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island river levelling: a favorable situation to explore ground beetles (Coleoptera : Carabidae) ability to recolonize pioneer riparian habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19851,1612 +18974,1494 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 1p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Crises sanitaires en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326 p., 2023, Savoir faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049898v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-01672708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. L'agrile asiatique du frêne aux portes de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-133, 2025, Synthèses, 978-2-7592-4047-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climat et invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t>
+              <w:t xml:space="preserve">, pp.71-78, 2023, Savoir faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171739v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Pierre</w:t>
+                <w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
+              <w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962125v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et invasions biologiques</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
+                <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-78, 2023, Savoir faire, 978-2-7592-3482-0</w:t>
+              <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051137v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berestycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des dégâts post-tempête de scolytes à l’échelle du massif forestier par cheminement le long des pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0330-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of earthworms on soil organic matter and nutrient dynamics at a landscape scale over decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwards, C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworm ecology, 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton, Florida, pp.145-160, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420039719.pt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale effects of earthworms on soil organic matter and nutrient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beto Pashanasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21466,51 +20471,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwards, C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworm ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, St. Lucie Press, pp.103-122, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21520,91 +20525,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Demeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21616,73 +20621,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and host plant availability are favorable to the establishment of Lycorma delicatula in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21704,169 +20709,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the potential distribution of Xylella fastidiosa in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21876,706 +20881,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranthus palmeri S.Watson risque d’introduction et de dissémination en France : avis de l’Anses : rapport d’expertise collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2025, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal d'Hour</w:t>
+                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HCERES. 2021</w:t>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220683v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03798981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal d'Hour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03798981v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à la réalisation d’une analyse de risques relative à l’ambroisie trifide (Ambrosia trifida L.) et pour l’élaboration de recommandation de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du Plateau de Sault (Aude): impact de la gestion forestière sur la diversité spécifique et génétique des Carabes (Coleoptera, Carabidae). Rapport final, programme &amp;quot;Biodiversité et gestion forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRA; École nationale supérieure agronomique de Montpellier; CIRAD; IRD. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22585,105 +21590,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information spatiale en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02812109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId636"/>
+      <w:footerReference w:type="default" r:id="rId616"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22830,51 +21835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2024.100559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002977v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Quiquerez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Borgomano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28601-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cesari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800320v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Follak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Kulakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1879674" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022477v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sossou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e66335" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Jennifer Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Qiong Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.04.15.042259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90378-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544162v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8591" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldissera Giovani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bl&#252;mel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lopian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bloem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0744-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3020063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Meseguer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106528" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pfz7-k907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01474" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602465v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18182/tjf.28744" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607447v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw352" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602501v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.07.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8273MX8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004097" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274515v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641171v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Gariepy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hoelmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Streito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0670-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633892v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135209" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0026-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630794v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A. Hoelmer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboup" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Gagare" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Sidikou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0336-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-013-0165-7" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ghaioule" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649123v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jimenez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20428.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644682v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0227-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQDT1K3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.09.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXLTF9BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642418v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/3010112" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRDLND06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666619v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467409006075" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00399937v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C9WN86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03941.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H491M8MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287390v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vergerio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393838v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287394v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667826v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Folgarait" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorosito" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzio" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0906-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K15KSPCQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655433v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seuge" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouland" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.023" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMGS4S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661565v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huerta" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.024" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG42P7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657945v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.032" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8DQZWK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655546v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.06.008" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655341v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.037" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B09NFHKR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballof" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.024" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3NHQ8R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681202v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F.Das. Martins" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00200.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JWQB5QP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682981v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Folgarait" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.002" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ7B5HDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678308v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nuutinen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S24XTJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009053v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.423745" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562859v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840096v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4882856" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790154v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790323v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Dossou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tent&#233;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072377v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790073v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785194v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786971v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785551v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230152v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795640v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189778v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358333v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358332v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358334v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358329v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821016v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824690v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824697v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358328v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083512v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Chaufray" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845146v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680115" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856331v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839975v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680290" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844595v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680103" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840979v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4682793" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790433v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quiquerez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgomano" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790504v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049898v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672708v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutanquoi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Daniel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074099v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051137v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497245v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charpentier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derouard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420039719.pt4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505398v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beto Pashanasi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gilot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666389v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791548v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703261v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812109v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2024.100559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Quiquerez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Borgomano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28601-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cesari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800320v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e66335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sossou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Jennifer Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Qiong Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.04.15.042259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Follak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Kulakova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1879674" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90378-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8591" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldissera Giovani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bl&#252;mel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lopian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bloem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0744-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pfz7-k907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3020063" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Meseguer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8273MX8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01474" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18182/tjf.28744" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135209" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004097" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274515v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641171v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Gariepy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hoelmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Streito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0670-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A. Hoelmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0026-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboup" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Gagare" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Sidikou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0336-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-013-0165-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647345v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ghaioule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649123v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jimenez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20428.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.09.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXLTF9BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0227-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQDT1K3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642418v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/3010112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRDLND06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666619v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467409006075" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00399937v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C9WN86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03941.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H491M8MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667826v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Folgarait" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorosito" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0906-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K15KSPCQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495398v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballof" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.024" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3NHQ8R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655341v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.037" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B09NFHKR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655546v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.06.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.032" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8DQZWK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661565v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huerta" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.024" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG42P7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655433v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seuge" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouland" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMGS4S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681202v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F.Das. Martins" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00200.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JWQB5QP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Folgarait" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ7B5HDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678308v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nuutinen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S24XTJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562859v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840096v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4882856" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790323v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Dossou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tent&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790154v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072377v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790073v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785194v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786971v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785551v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795593v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230152v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795640v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189778v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824690v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824697v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821016v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840979v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4682793" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856331v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845146v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680115" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844595v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680103" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839975v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680290" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790504v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790433v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quiquerez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgomano" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049898v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074099v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051137v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497245v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charpentier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derouard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420039719.pt4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505398v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beto Pashanasi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gilot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666389v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791548v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703261v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812109v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>