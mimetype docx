--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -606,181 +606,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the potential range of Agrilus planipennis in Europe according to current and future climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+                <w:t xml:space="preserve">Pascal Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t>
+              <w:t xml:space="preserve">Trees, Forests and People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tfp.2024.100559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498528v1</w:t>
+                <w:t xml:space="preserve">hal-04622665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sciences participatives pour la surveillance phytosanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -796,126 +775,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 774, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific niche models for the invasive ambrosia beetle Xylosandrus crassiusculus suggest contrasted responses to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Urvois</w:t>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -926,312 +905,333 @@
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 204, pp.761-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-024-05528-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the potential range of Agrilus planipennis in Europe according to current and future climate conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+                <w:t xml:space="preserve">S. Soubeyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rousse</w:t>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees, Forests and People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tfp.2024.100559⟩</w:t>
+              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622665v1</w:t>
+                <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated plant health surveillance: a proactive research agenda for anticipating and mitigating disease and pest emergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+                <w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meynard</w:t>
+                <w:t xml:space="preserve">Louis Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CABI Agriculture and Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.72. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43170-024-00273-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04672656v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incursion Preparedness, Citizen Science and Early Detection of Invasive Insects: The Case of Aleurocanthus spiniferus (Hemiptera, Aleyrodidae) in France</w:t>
               </w:r>
@@ -1704,1129 +1704,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting future range shifts of Xylella fastidiosa under climate change</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vectors as Sentinels: Rising Temperatures Increase the Risk of Xylella fastidiosa Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.13637⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11091299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800320v2</w:t>
+                <w:t xml:space="preserve">hal-03814144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex drivers of phenology in the pine processionary moth: Lessons from the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Buradino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (2), pp.247-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/afe.12488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors as Sentinels: Rising Temperatures Increase the Risk of Xylella fastidiosa Outbreaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+                <w:t xml:space="preserve">Interaction networks between spittlebugs and vegetation types in and around olive and clementine groves of Corsica; implications for the spread of Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lambert</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11091299⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 334, pp.107979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814144v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction networks between spittlebugs and vegetation types in and around olive and clementine groves of Corsica; implications for the spread of Xylella fastidiosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting future range shifts of Xylella fastidiosa under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 334, pp.107979. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1839-1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2022.107979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003011v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra‐Conserved Elements and morphology reciprocally illuminate conflicting phylogenetic hypotheses in Chalcididae (Hymenoptera, Chalcidoidea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monographs on invasive plants in Europe N° 5: Ambrosia trifida L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Delvare</w:t>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+                <w:t xml:space="preserve">Swen Follak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Saune</w:t>
+                <w:t xml:space="preserve">Daniel Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
+                <w:t xml:space="preserve">Yuliana Kulakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37 (1), pp.1-35. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (2), pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1879674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562459v1</w:t>
+                <w:t xml:space="preserve">hal-03162038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crowdsourcing approach to track the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855) in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Pierre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9, pp.e66335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e66335⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247520v1</w:t>
+                <w:t xml:space="preserve">hal-03166754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of adult emergence in the pine processionary moth between 1970 and 1984 in Mont Ventoux, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A crowdsourcing approach to track the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9, pp.e61086. </w:t>
+              <w:t xml:space="preserve">, 2021, 9, pp.e66335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e61086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.9.e66335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166754v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle des eaux stagnantes dans la ville de Cotonou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring systematic biases, rooting methods and morphological evidence to unravel the evolutionary history of the genus Ficus (Moraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
+                <w:t xml:space="preserve">Lillian Jennifer Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Houéménou</w:t>
+                <w:t xml:space="preserve">Laure Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas R Etougbétché</w:t>
+                <w:t xml:space="preserve">Yang-Qiong Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Sossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvestre Badou</w:t>
+                <w:t xml:space="preserve">Anthony Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Sciences Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (4), pp.402-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.04.15.042259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022477v1</w:t>
+                <w:t xml:space="preserve">hal-03051462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact on the potential geographical distribution of two invading Xylosandrus ambrosia beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Urvois</w:t>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,961 +2889,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring systematic biases, rooting methods and morphological evidence to unravel the evolutionary history of the genus Ficus (Moraceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la variabilité spatio-temporelle des eaux stagnantes dans la ville de Cotonou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillian Jennifer Rodriguez</w:t>
+                <w:t xml:space="preserve">Henri-Joël Dossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Sauné</w:t>
+                <w:t xml:space="preserve">Honoré Houéménou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang-Qiong Peng</w:t>
+                <w:t xml:space="preserve">Jonas R Etougbétché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bain</w:t>
+                <w:t xml:space="preserve">Mariano Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Badou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des Sciences Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.77-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051462v1</w:t>
+                <w:t xml:space="preserve">hal-05022477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monographs on invasive plants in Europe N° 5: Ambrosia trifida L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen science and niche modeling to track and forecast the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chauvel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yuliana Kulakova</w:t>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1879674⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.11421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-90378-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162038v1</w:t>
+                <w:t xml:space="preserve">hal-03261593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science and niche modeling to track and forecast the expansion of the brown marmorated stinkbug Halyomorpha halys (Stål, 1855)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Pierre</w:t>
+                <w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgi Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dusoulier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Armand</w:t>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-90378-1⟩</w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261593v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of egg parasitoids of the pine processionary moth (Thaumetopoea pityocampa, Den. &amp; Schiff.) in historic and expansion areas in France and Bulgaria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgi Georgiev</w:t>
+                <w:t xml:space="preserve">Ultra‐Conserved Elements and morphology reciprocally illuminate conflicting phylogenetic hypotheses in Chalcididae (Hymenoptera, Chalcidoidea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Gérard Delvare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Robinet</w:t>
+                <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Georgieva</w:t>
+                <w:t xml:space="preserve">Sujeevan Ratnasingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 94 (2), pp.324-331. </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/forestry/cpaa022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cla.12416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123290v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce populations of Philaenus spumarius (Hemiptera, Aphrophoridae) the main vector of Xylella fastidiosa in Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+                <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Leblois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.8591⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544162v1</w:t>
+                <w:t xml:space="preserve">hal-02624010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and future distribution of the invasive oak processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (2), pp.523-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-019-02108-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sympatry to parapatry: a rapid change in the spatial context of incipient allochronic speciation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Rocha</w:t>
+                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce populations of Philaenus spumarius (Hemiptera, Aphrophoridae) the main vector of Xylella fastidiosa in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Leblois</w:t>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Saune</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (1), pp.101-121. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-019-10021-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624010v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gare à la Punaise diabolique !</w:t>
               </w:r>
@@ -4069,775 +4069,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xylella fastidiosa: climate suitability of European continent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+                <w:t xml:space="preserve">Urban Landscape Structure of a Fast-Growing African City: The Case of Niamey (Niger)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45365-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci3020063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618112v1</w:t>
+                <w:t xml:space="preserve">hal-02450506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer le risque associé à des agents phytopathogènes émergents transmis par des insectes : le cas de Xylella fastidiosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Restriction-site associated DNA markers provide new insights into the evolutionary history of the bark beetle genus Dendroctonus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea S. Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/pfz7-k907⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623239v1</w:t>
+                <w:t xml:space="preserve">hal-02627693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Landscape Structure of a Fast-Growing African City: The Case of Niamey (Niger)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xylella fastidiosa: climate suitability of European continent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci3020063⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45365-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450506v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restriction-site associated DNA markers provide new insights into the evolutionary history of the bark beetle genus Dendroctonus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Evaluer le risque associé à des agents phytopathogènes émergents transmis par des insectes : le cas de Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 139, </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.87-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/pfz7-k907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627693v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroisie trifide, ambroisie à épis lisses : deux poids, deux mesures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fried</w:t>
+                <w:t xml:space="preserve">Using insects to detect, monitor and predict the distribution of Xylella fastidiosa: a case study in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Tassus</w:t>
+                <w:t xml:space="preserve">Anne Alicia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33957-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623118v1</w:t>
+                <w:t xml:space="preserve">hal-02628742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using insects to detect, monitor and predict the distribution of Xylella fastidiosa: a case study in Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+                <w:t xml:space="preserve">Ambroisie trifide, ambroisie à épis lisses : deux poids, deux mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Alicia Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+                <w:t xml:space="preserve">Arnaud Monty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 712, pp.47-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628742v1</w:t>
+                <w:t xml:space="preserve">hal-02623118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape epidemiology in urban environments: The example of rodent-borne Trypanosoma in Niamey, Niger</w:t>
               </w:r>
@@ -4849,3149 +4849,3161 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Kadaoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Dobigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63, pp.307-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and multi-site resampling of a study area in spatial genetics: implications for flying insect species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pajares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bonifácio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.e4135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.4135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rediscovery of the endangered species Harpalus flavescens (Coleoptera: Carabidae) in the Loire River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (6), 7 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/icad.12228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RADIS: analysis of RAD-seq data for interspecific phylogeny</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial distribution of trees outside forests in a large open-field region and its potential impact on habitat connectivity for forest insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw352⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.62-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18182/tjf.28744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594524v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A citywide survey of the pine processionary moth Thaumetopoea pityocampa spatial distribution in Orleans (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is phylogeography helpful for invasive species risk assessment? The case study of the bark beetle genus Dendroctonus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.07.015⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (12), pp.1197-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.01474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01602501v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chassany</w:t>
+                <w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), pp.1288-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637289v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t>
+                <w:t xml:space="preserve">A dataset on the inventory of coniferous urban trees in the city of Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.803-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01176774v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is phylogeography helpful for invasive species risk assessment? The case study of the bark beetle genus Dendroctonus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A citywide survey of the pine processionary moth Thaumetopoea pityocampa spatial distribution in Orleans (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.01474⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.71 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602591v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of trees outside forests in a large open-field region and its potential impact on habitat connectivity for forest insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RADIS: analysis of RAD-seq data for interspecific phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18182/tjf.28744⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (19), pp.3027-3028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btw352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602465v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate constrains range expansion of an allochronic population of the pine processionary moth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trees outside forests in agricultural landscapes: spatial distribution and impact on habitat connectivity for forest organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12494⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-015-0239-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636449v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset on the inventory of coniferous urban trees in the city of Orléans (France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DNA barcoding reveals diversity patterns of earthworm communities in remote tropical forests of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Porco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel W. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George G. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chassany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.803-806. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.171-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01607447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Risk of Invasion by Tephritid Fruit Flies: Intraspecific Divergence Matters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban market gardening and rodent-borne pathogenic Leptospira in arid zones: a case study in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Dobigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633892v1</w:t>
+                <w:t xml:space="preserve">hal-01275154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incongruent evolutionary histories of two parasitoids in the Mediterranean Basin: influence of host specialization and ecological characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (6), pp.1040-1051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.12495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban market gardening and rodent-borne pathogenic Leptospira in arid zones: a case study in Niamey, Niger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Galan</w:t>
+                <w:t xml:space="preserve">Range expansion of the invasive brown marmorated stinkbug, &amp;lt;em&amp;gt;Halyomorpha halys&amp;lt;/em&amp;gt;: an increasing threat to field, fruit and vegetable crops worldwide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Gariepy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Hoelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88, pp.665-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-015-0670-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275154v1</w:t>
+                <w:t xml:space="preserve">hal-02641171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatiotemporal pattern of earthworm community in the grass savannas of Lamto (Ivory Coast)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, pp.e6515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.3.e6515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion of the invasive brown marmorated stinkbug, &amp;lt;em&amp;gt;Halyomorpha halys&amp;lt;/em&amp;gt;: an increasing threat to field, fruit and vegetable crops worldwide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kim Hoelmer</w:t>
+                <w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e4660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-015-0670-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02641171v1</w:t>
+                <w:t xml:space="preserve">hal-01190192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exhaustive inventory of coniferous trees in an agricultural landscape</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garcia</w:t>
+                <w:t xml:space="preserve">Assessing the Risk of Invasion by Tephritid Fruit Flies: Intraspecific Divergence Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.3.e4660⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01190192v1</w:t>
+                <w:t xml:space="preserve">hal-02633892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La punaise diabolique à la conquête de la France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Kadaoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karmadine Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (e110666), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630794v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Segregation between Invasive and Native Commensal Rodents in an Urban Environment: A Case Study in Niamey, Niger</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La punaise diabolique à la conquête de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude J.-C. Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim A. Hoelmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tassus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 677, pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0110666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01242801v1</w:t>
+                <w:t xml:space="preserve">hal-02630794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the multi-scale spatial relationship of earthworm assemblages with soil environmental variability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Google Street View pour localiser des espèces envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Covalences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.2-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110576v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Google Street View pour localiser des espèces envahissantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Dissecting the multi-scale spatial relationship of earthworm assemblages with soil environmental variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Covalences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12898-014-0026-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631005v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local perception of rodent-associated problems in Sahelian urban areas: a survey in Niamey, Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Kane Mboup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sama Gagare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Kadaoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramatou Sidikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (2), pp.573-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11252-013-0336-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the space-time structure of tree-ring datasets using the partial triadic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0108332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madougou Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bonnabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.399-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219025v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing species distribution using Google Street View: A pilot study with the pine processionary moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Dekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8036,5342 +8048,5342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Kane</w:t>
+                <w:t xml:space="preserve">Molecular identification and ecological characteristics of two cryptic lineages within a cosmopolitan aphid pest, Brachycaudus helichrysi (Hemiptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe-Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S0074-0276108042013002⟩</w:t>
+              <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (2), pp.155-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13355-013-0165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925653v1</w:t>
+                <w:t xml:space="preserve">hal-02652030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification and ecological characteristics of two cryptic lineages within a cosmopolitan aphid pest, Brachycaudus helichrysi (Hemiptera: Aphididae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Piffaretti</w:t>
+                <w:t xml:space="preserve">Toxoplasmosis seroprevalence in urban rodents: a survey in Niamey, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madougou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bonnabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Kane Mboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Coeur d'Acier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13355-013-0165-7⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 108 (4), pp.399 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-0276108042013002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652030v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aran</w:t>
+                <w:t xml:space="preserve">Gael G. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Baldy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henry Callot</w:t>
+                <w:t xml:space="preserve">Merav Wonshak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (11), pp.1266-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2012.01849.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01766309v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des données Google Street View pour cartographier la distribution géographique des espèces. Une étude préliminaire de la processionnaire du pin (Thaumetopoea pityocampa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Edouard Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Dekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17, pp.173-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do adaptive shifts occur during invasion? A multidisciplinary approach to unravelling cold adaptation in a tropical ant species invading the Mediterranean area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation spatio-temporelle du dépérissement du cèdre (Cedrus atlantica Manetti) dans deux peuplements du Moyen Atlas marocain : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Ghaioule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lieutier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645897v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the distribution of the two bark beetles Tomicus destruens and Tomicus piniperda in Europe and the Mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (4), pp.358 - 366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1461-9563.2012.00576.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation spatio-temporelle du dépérissement du cèdre (Cedrus atlantica Manetti) dans deux peuplements du Moyen Atlas marocain : résultats préliminaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Ghaioule</w:t>
+                <w:t xml:space="preserve">Soil environmental heterogeneity allows spatial co-occurrence of competitor earthworm species in a gallery forest of the Colombian ‘Llanos’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (6), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20428.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647345v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil environmental heterogeneity allows spatial co-occurrence of competitor earthworm species in a gallery forest of the Colombian ‘Llanos’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in soil macroinvertebrate communities following liming of acidified forested catchments in the Vosges Mountains (North-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baldy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Jimenez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry Callot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 121 (6), pp.915-926. </w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.260 - 269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20428.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2012.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649123v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrapolation and biodiversity indicators : Handle with caution!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1490-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647888v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolation and biodiversity indicators : Handle with caution!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does landscape composition alter the spatiotemporal distribution of the pine processionary moth in a pine plantation forest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 53, pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10144-010-0227-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650263v1</w:t>
+                <w:t xml:space="preserve">hal-02644682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does landscape composition alter the spatiotemporal distribution of the pine processionary moth in a pine plantation forest?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rich: An R package to analyse species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 53, pp.287-296. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.112-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10144-010-0227-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/3010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02644682v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution géographique de deux scolytes, Tomicus destruens et Tomicus piniperda, en Europe et dans la région méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lieutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'INRGREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.157-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rich: An R package to analyse species richness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/3010112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (3), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642418v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honeydew feeding increased the longevity of two egg parasitoids of the pine processionary moth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+                <w:t xml:space="preserve">Incipient allochronic speciation in the pine processionary moth (Thaumetopoea pityocampa, Lepidoptera, Notodontidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Menassieu</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2010.01547.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2010.02147.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652483v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards indicators of butterfly biodiversity based on a multiscale landscape description</w:t>
+                <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonide Celini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.07.016⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 135 (1-2), pp.148-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668372v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decreasing fallow duration in tropical slash-and-burn agriculture alters soil macro-invertebrate diversity: a case study in southern French Guiana</w:t>
+                <w:t xml:space="preserve">Towards indicators of butterfly biodiversity based on a multiscale landscape description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (2), pp.452-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2009.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2009.08.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00493992v1</w:t>
+                <w:t xml:space="preserve">hal-02668372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicating soil quality and the GISQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.X. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.444-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale spatial variation of the bark beetle Ips sexdentatus damage in a pine plantation forest (Landes de Gascogne, Southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 257 (7), pp.1551-1557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A null-model analysis of the spatio-temporal distribution of earthworm species assemblages in Colombian grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (Part 4), pp.415-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0266467409006075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation of native and exotic conifers by indigenous bark beetles (Coleoptera: Scolytinae) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bankhead-Dronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 258 (7), pp.1619 - 1628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of grasses influence soil macrofauna biodiversity in Amazonian pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rouland-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (3), pp.586-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00396247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of #Andiodrilus pachoensis$ casts in forests and pastures of South-Eastern Amazon (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (5-6), pp.545-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2008.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00399937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical genetic analysis for inferring the dispersal pattern of a partially clonal species: example of the chestnut blight fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabreguettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile C. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (21), pp.4597-4607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03941.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
+                <w:t xml:space="preserve">Camponotus punctulatus ant's demography: a temporal study across land-use types and spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Folgarait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gorosito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pizzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Jactel</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (1), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-007-0906-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665570v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camponotus punctulatus ant's demography: a temporal study across land-use types and spatial scales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-organization in a simple consumer-resource system, the example of earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pizzio</w:t>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Fernandez</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.2230-2240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667826v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00393838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in a simple consumer-resource system, the example of earthworms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">The spatial distribution of birds and carabid beetles in pine plantation forests: the role of landscape composition and structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vetillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jactel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (4), pp.652-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2006.01656.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00393838v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive roadside sampling for bark beetle damage assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 253 (1-3), pp.177-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of charcoal by the Amazonian earthworm Pontoscolex corethrurus: a potential for tropical soil fertility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+                <w:t xml:space="preserve">P. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ballof</w:t>
+                <w:t xml:space="preserve">C. Seuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.024⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.S250-S253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495398v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does changing the taxonomical resolution alter the value of soil macroinvertebrates as bioindicators of metal pollution?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: Matching sampling with patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (2), pp.385-396. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 38 (8), pp.2178-2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2006.01.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655341v1</w:t>
+                <w:t xml:space="preserve">hal-02657124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the spatio-temporal distribution and niche overlap in neotropical earthworm assemblages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2006.06.008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.S218-S224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655546v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.S218-S224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 42, pp.S284-S288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657945v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: Matching sampling with patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+                <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: matching sampling with patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grimaldi Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (8), pp.2178-2187. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 38, pp.2178-2187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657124v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00438550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42, pp.S284-S288. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 42, pp.S3-S15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02661565v1</w:t>
+                <w:t xml:space="preserve">hal-02667666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Seuge</w:t>
+                <w:t xml:space="preserve">Ingestion of charcoal by the Amazonian earthworm Pontoscolex corethrurus: a potential for tropical soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ponge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Topoliantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (7), pp.2008-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655433v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Stability of the spatio-temporal distribution and niche overlap in neotropical earthworm assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-José Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (3), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2006.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667666v1</w:t>
+                <w:t xml:space="preserve">hal-02655546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil macrofaunal biodiversity in Amazonian pastures: matching sampling with patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grimaldi Michel</w:t>
+                <w:t xml:space="preserve">Does changing the taxonomical resolution alter the value of soil macroinvertebrates as bioindicators of metal pollution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38, pp.2178-2187</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 38 (2), pp.385-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.04.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00438550v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of soil macrofauna communities after forest clearance in Eastern Amazonia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossi Jean Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F.Das. Martins</w:t>
+                <w:t xml:space="preserve">Corinne Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (5), pp.1598-1605. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 19 (5), pp.1598-1605</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681202v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00438551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of soil macrofauna communities after forest clearance in Eastern Amazonia, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rouland</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F.Das. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (5), pp.1598-1605</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 19 (5), pp.1598-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2005.00200.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00438551v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and land-use induced variations of soil macrofauna composition in the Western Ghats, southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (6), pp.1093-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale study of soil macrofauna biodiversity in Amazonian pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimaldi Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavelle Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (5), pp.300-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00374-004-0777-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00451009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil macrofaunal communities along an abandoned rice field chronosequence in Northern Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Folgarait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (1), pp.23-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of sampling unit size on the perception of the spatical pattern of earthworm (Lumbricus terrestris L.) middens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nuutinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 27 (2), pp.189-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2004.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative community ecology studies on old world figs and fig wasps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 81 (10), pp.2832-2849. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13381,5644 +13393,5644 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, present and future potential geographical distribution of Xylosandrus crassiusculus in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Urvois</w:t>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pyoverdine, un sidérophore produit par la souche bénéfique du sol Pseudomonas fluorescens C7R12, impacte l’homéostasie du fer et promeut la croissance aux dépens des réactions de défense d’Arabidopsis thaliana cultivée en condition de carence en fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Trapet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Klinguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of multidisciplinary studies on insect vectors to better understand vector-borne plant diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Farigoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFSA and XF-ACTORS project, Apr 2021, Online, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4882856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of urban landcape and small mammals communities in city of Cotonou Benin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.J. Dossou</w:t>
+                <w:t xml:space="preserve">The potential of Partial Triadic Analysis to reveal genetic variation in a multi-site annual-ring microdensity dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Tenté</w:t>
+                <w:t xml:space="preserve">Eduardo Zamudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Houéménou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Etougbétché</w:t>
+                <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. African Small Mammals Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mekelle University (MU), Ethiopie., 2019, Mekelle, Ethiopia</w:t>
+              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference European Union Marie-Curie project TOPWOOD et LIA Forestia, Mar 2019, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790323v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks to plant health: France experience in tackling emerging plant pests and diseases. Patterns of pest invasions in Eurasian forests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of urban landcape and small mammals communities in city of Cotonou Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Dossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Tenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Houéménou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Badou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Etougbétché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop organized by Sino-France joint laboratory for invasive forest pests in Eurasia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">13. African Small Mammals Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mekelle University (MU), Ethiopie., 2019, Mekelle, Ethiopia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790154v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of Partial Triadic Analysis to reveal genetic variation in a multi-site annual-ring microdensity dataset</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risks to plant health: France experience in tackling emerging plant pests and diseases. Patterns of pest invasions in Eurasian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference European Union Marie-Curie project TOPWOOD et LIA Forestia, Mar 2019, Bariloche, Argentina</w:t>
+              <w:t xml:space="preserve">Workshop organized by Sino-France joint laboratory for invasive forest pests in Eurasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790075v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'antennes multi-bandes à 4 éléments pour les terminaux mobiles MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro-Ondes (JNM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données Google Street Map pour cartographier la processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées deep learning, télédétection et paysage – Réseau Payote (Modélisation des paysages et territoires agricoles pour la simulation et l'analyse des processus environnementaux) et RMT MODELIA (Modélisation et Analyse de Données pour l'Agriculture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Health and Environment Division in Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inra - Leibniz Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier, comprendre, prévoir autour de la situation de crise sanitaire engendrée par Xylella fastidiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Processionary Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Rencontre Inra au SIA 2018 : observer et prévenir : le numérique pour mieux caractériser les états du milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788832v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier, comprendre, prévoir autour de la situation de crise sanitaire engendrée par Xylella fastidiosa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emergence of atypical phenologies at both longitudinal ends of the northern expansion front of the pine processionary moth: the importance of identifying local drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaemdzhikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Inra au SIA 2018 : observer et prévenir : le numérique pour mieux caractériser les états du milieu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">International Processionary Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786971v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allochronic differentiation in the pine processionary moth: possible impacts of past and future climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Processionary Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+                <w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bechet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Nicolas Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Groenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
+              <w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512523v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimer la distribution géographique potentielle de Xylella fastidiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national INRA-DGAL-ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Burban</w:t>
+                <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Laparie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790230v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+                <w:t xml:space="preserve">Niche shift induced by allochronic speciation: implications for forecasting the response of the pine processionary moth to global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lamant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">H. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787024v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological changes in the pine processionary moth: possible causes, consequences and up-and-coming monitoring methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+                <w:t xml:space="preserve">The spatial distribution of trees outside forests: impact on habitat connectivity for forest organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of IUFRO's WP 7.03.05 &amp; WP 7.03.10 Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Le studium : Species spread in a warmer and globalized world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786758v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the invasive oak processionary moth to climate change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Groenen</w:t>
+                <w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Buradino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Bocheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Impact and Risk Assessment of OPM outbreaks - sustainable Forest Management and Health Risk Control under Climate Change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786467v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenological changes in the pine processionary moth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+                <w:t xml:space="preserve">Quand agricultures urbaines cherchent agronomie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilia Bocheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organizations (IUFRO), Sep 2017, Thessaloniki, France</w:t>
+              <w:t xml:space="preserve">International congress Sustainable Urban Agricultures: Vector for the ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.Session 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03686729v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des réseaux d’interactions entre les plantes, Xylella fastidiosa Wells et al., et ses vecteurs potentiels à l’aide d’outils de séquençage à haut débit : intérêt pour le contrôle de la maladie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conférence sur l'entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795593v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe role of climate and landscape changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Reconstruction des réseaux d’interactions entre les plantes, Xylella fastidiosa Wells et al., et ses vecteurs potentiels à l’aide d’outils de séquençage à haut débit : intérêt pour le contrôle de la maladie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Congress of Entomology (ICE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">4. Conférence sur l'entretien des Jardins, Espaces Végétalisés et Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797744v1</w:t>
+                <w:t xml:space="preserve">hal-02795593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Chantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423445v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583805v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Denux</w:t>
+                <w:t xml:space="preserve">Influence du contexte paysager sur les attaques de processionnaire du pin en ville. Quelles perspectives de méthodes de lutte alternatives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gutleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pieron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t>
+              <w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France. 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740183v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du contexte paysager sur les attaques de processionnaire du pin en ville. Quelles perspectives de méthodes de lutte alternatives ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pieron</w:t>
+                <w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantereau Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Conférence Internationale sur les Méthodes Alternatives de Protection des Plantes AFPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Protection des Plantes (AFPP). FRA., Mar 2015, Lille, France. 214 p</w:t>
+              <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230152v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Landscape genetics: a useful approach to understand population functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741315v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape genetics: a useful approach to understand population functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+                <w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magally Torres-Leguizamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795640v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted genetic patterns in two egg-parasitoids associated with the complex species of the processionary moth Thaumetopoea pityocampa/wilkinsoni around the Mediterranean basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing damage due to the pine processionary moth in Europe: role of climate and landscape changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO joint meeting: 7.03.06 "Integrated Management of Forest Defoliating Insects" and 7.03.01 "Cone and seed insects"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States. 588 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741419v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les arbres ornementaux pour mieux comprendre la perméabilité des paysages à la dispersion des ravageurs. Le cas des arbres hors forêt et de la chenille processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des arbres-hôtes de la processionnaire du pin à l'interface ville-forêt-champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. AFPP. Conférence sur l'Entretien des Espaces Verts, Jardins, Gazons, Forêts, Zones Aquatiques et Autres Zones Non Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.503-512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824690v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824697v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial dissociation between two endogeic earthworms in the Colombian “Llanos”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.J. Jimenez</w:t>
+                <w:t xml:space="preserve">Abundance of biogenic structures of earthworms and termites in a mango orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.032⟩</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821016v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil invertebrates and ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Soil properties inside earthworm patches and gaps in a tropical grassland (la Mancha, Veracruz, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fragoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth International Colloquium on Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Rouen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.10.002⟩</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824689v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel insects to anticipate, detect and monitor Xylella fastidiosa outbreaks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of the Xylella fastidiosarelated plant diseases to future climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2021, On line, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840979v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Xylella fastidiosarelated plant diseases to future climate conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A socio-semantic analysis of the research domain on Xylella fastidiosa Structure and scientific dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd European Conference on Xylella Fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4683429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856331v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-semantic analysis of the research domain on Xylella fastidiosa Structure and scientific dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Vectors of Xylella fastidiosa show pronounced habitat preferences in Corsican agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella Fastidiosa and XF-ACTORS final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
+              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4683429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4680115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364873v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectors of Xylella fastidiosa show pronounced habitat preferences in Corsican agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the drivers of abundance of Philaenus spumarius in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
+              <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line, France. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4680115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4680290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845146v1</w:t>
+                <w:t xml:space="preserve">hal-03839975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanted egg parasitoids: Ooctonus vulgatus parasitizes Philaenus spumarius in Corsica and is probably widely distributed in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+                <w:t xml:space="preserve">An interdisciplinary approach to prevent Xylella fastidiosa outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European conference on Xylella fastidiosa and XF-ACTORS and final meeting</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4680103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4683361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844595v1</w:t>
+                <w:t xml:space="preserve">hal-03840887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to prevent Xylella fastidiosa outbreaks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Wanted egg parasitoids: Ooctonus vulgatus parasitizes Philaenus spumarius in Corsica and is probably widely distributed in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
+              <w:t xml:space="preserve">3rd European conference on Xylella fastidiosa and XF-ACTORS and final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online Event, France. , </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4683361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4680103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840887v1</w:t>
+                <w:t xml:space="preserve">hal-03844595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the drivers of abundance of Philaenus spumarius in Corsica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+                <w:t xml:space="preserve">Sentinel insects to anticipate, detect and monitor Xylella fastidiosa outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Farigoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Alicia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Conference on Xylella fastidiosa and XF-ACTORS final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, On line, France. , </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.4680290⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.4682793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839975v1</w:t>
+                <w:t xml:space="preserve">hal-03840979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce the populations of Philaenus spumarius (Hemiptera, Aphrophoridae) in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the role of the meadow spittlebug (Philaenus spumarius) and its major host plant (Cistus monspeliensis) in the spread of Xylella fastidiosa in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mesmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Astrid Cruaud</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ajaccio, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790504v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of the meadow spittlebug (Philaenus spumarius) and its major host plant (Cistus monspeliensis) in the spread of Xylella fastidiosa in Corsica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ooctonus vulgatus (Hymenoptera, Mymaridae), a potential biocontrol agent to reduce the populations of Philaenus spumarius (Hemiptera, Aphrophoridae) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mesmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Genson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European conference on Xylella fastidiosa: how research can support solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ajaccio, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790433v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term impact of the island levelling in mid-Loire river on the recolonization by ground beetles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Googling forest pests -Use of Google as a monitoring tool for delimiting the distributional range of forest pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IUFRO World Congress-The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. Commonwealth Forestry Association, International Forestry Review, 16(5), 588 p., 2014, The International Forestry Review. Sustaining Forests, Sustaining people: The role of research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island river levelling: a favorable situation to explore ground beetles (Coleoptera : Carabidae) ability to recolonize pioneer riparian habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Denux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 1p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19028,152 +19040,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crises sanitaires en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326 p., 2023, Savoir faire, 978-2-7592-3482-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19183,822 +19195,822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8. L'agrile asiatique du frêne aux portes de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Robinet; François-Xavier Saintonge; Xavier Tassus; Stéphane Brault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasion et expansion d'insectes bioagresseurs forestiers. Quels risques pour la forêt française dans le contexte des changements globaux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-133, 2025, Synthèses, 978-2-7592-4047-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat et invasions biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.71-78, 2023, Savoir faire, 978-2-7592-3482-0</w:t>
+              <w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05051137v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les scolytes du genre Xylosandrus à la conquête de l'Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Papaïx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Chartrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-94, 2023, Savoir faire, 9782759234820</w:t>
+              <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171739v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
+                <w:t xml:space="preserve">Climat et invasions biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lannou C.; Rasplus J.-Y.; Soubeyrand S.; Gautier M.; Rossi J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
+              <w:t xml:space="preserve">, pp.71-78, 2023, Savoir faire, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962125v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Spatio-temporal Dynamics of the Pine Processionary Moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Berestycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-263, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range Expansion in the Pine Processionary Moth: A Population Genetics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Simonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Salvato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structure at different spatial scales in the processionary moths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20007,461 +20019,461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cassel-Lundhagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processionary moths and climate change : an update</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-94-017-9339-1 978-94-017-9339-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9340-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des dégâts post-tempête de scolytes à l’échelle du massif forestier par cheminement le long des pistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Menassieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt face aux tempêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 2009, 978-2-7592-0330-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of earthworms on soil organic matter and nutrient dynamics at a landscape scale over decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwards, C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworm ecology, 2nd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton, Florida, pp.145-160, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781420039719.pt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale effects of earthworms on soil organic matter and nutrient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beto Pashanasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20471,51 +20483,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwards, C.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earthworm ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, St. Lucie Press, pp.103-122, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20525,169 +20537,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Poeydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Courchinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Demeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chataigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and host plant availability are favorable to the establishment of Lycorma delicatula in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20709,169 +20721,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the potential distribution of Xylella fastidiosa in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20881,706 +20893,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaranthus palmeri S.Watson risque d’introduction et de dissémination en France : avis de l’Anses : rapport d’expertise collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANSES - Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail. 2025, 90 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Barriuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal d'Hour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">anses-03798981v1</w:t>
+                <w:t xml:space="preserve">hal-04220683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé final de l'évaluation de l'unité ASTRO - Agrosystèmes Tropicaux, sous tutelle des établissements et organismes Institut national de recherche pour l'agriculture, l'alimentation et l'environnement - INRAE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demande d’évaluation du risque phytosanitaire simplifiée pour la Martinique et la Guyane suite au signalement d’une punaise invasive Brachyplatys subaeneus en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Streito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2020-SA-0133, Anses. 2021, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Caurla</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04220683v1</w:t>
+                <w:t xml:space="preserve">anses-03798981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de risque phytosanitaire portant sur la berce du Caucase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Biondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] sasine n°2016-SA-0066, Anses. 2018, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande d’avis relatif à la réalisation d’une analyse de risques relative à l’ambroisie trifide (Ambrosia trifida L.) et pour l’élaboration de recommandation de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2016-SA-0090, Anses. 2017, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts du Plateau de Sault (Aude): impact de la gestion forestière sur la diversité spécifique et génétique des Carabes (Coleoptera, Carabidae). Rapport final, programme &amp;quot;Biodiversité et gestion forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRA; École nationale supérieure agronomique de Montpellier; CIRAD; IRD. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21590,105 +21602,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information spatiale en écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02812109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId616"/>
+      <w:footerReference w:type="default" r:id="rId617"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21835,51 +21847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2024.100559" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Quiquerez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Borgomano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28601-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cesari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800320v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13637" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091299" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107979" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e66335" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sossou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Jennifer Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Qiong Peng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.04.15.042259" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Follak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Kulakova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1879674" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90378-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8591" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldissera Giovani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bl&#252;mel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lopian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bloem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0744-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618112v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623239v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pfz7-k907" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450506v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3020063" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627693v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Meseguer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106528" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628742v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw352" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8273MX8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01474" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18182/tjf.28744" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135209" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275154v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004097" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274515v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6515" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641171v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Gariepy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hoelmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Streito" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0670-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A. Hoelmer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110576v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0026-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboup" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Gagare" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Sidikou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0336-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-013-0165-7" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647345v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ghaioule" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649123v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jimenez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20428.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.09.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXLTF9BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0227-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQDT1K3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642418v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/3010112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665007v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Rousseau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.004" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRDLND06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666619v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467409006075" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00399937v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C9WN86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663267v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03941.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H491M8MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667826v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Folgarait" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorosito" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0906-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K15KSPCQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393838v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495398v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballof" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.024" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3NHQ8R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655341v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.037" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B09NFHKR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655546v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.06.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.032" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8DQZWK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661565v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huerta" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.024" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG42P7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655433v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seuge" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouland" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMGS4S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681202v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F.Das. Martins" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00200.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JWQB5QP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Folgarait" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.002" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ7B5HDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678308v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nuutinen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S24XTJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562859v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840096v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4882856" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790323v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Dossou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tent&#233;" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790154v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072377v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790073v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785194v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786971v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785551v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795593v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230152v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795640v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189778v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824690v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824697v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821016v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840979v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4682793" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856331v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845146v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680115" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844595v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680103" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839975v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680290" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790504v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790433v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quiquerez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgomano" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049898v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074099v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051137v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497245v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charpentier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derouard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420039719.pt4" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505398v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beto Pashanasi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gilot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666389v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791548v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703261v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812109v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Rossi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05054582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Rahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179470" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Farigoule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Streito" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2024.100559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052608v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mendes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sanquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strugarek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ouvrard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14120916" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002977v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160375" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Quiquerez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Borgomano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28601-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078306v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lambert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cesari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12488" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2022.107979" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800320v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Rasplus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162038v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Follak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chapman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliana Kulakova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1879674" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e61086" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.9.e66335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03051462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Jennifer Rodriguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang-Qiong Peng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.04.15.042259" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05022477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas R Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sossou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90378-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123290v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Georgiev" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Georgieva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02562459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Nidelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeevan Ratnasingham" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12416" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Rocha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-019-10021-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meurisse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Groenen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02108-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544162v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Genson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2020.3304" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929538v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldissera Giovani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bl&#252;mel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Lopian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teulon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bloem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0744-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450506v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3020063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627693v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea S. Meseguer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106528" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618112v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45365-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/pfz7-k907" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33957-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tassus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Kadaoure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2017.10.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQGF3N7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618221v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pajares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Naves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602465v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18182/tjf.28744" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.01474" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636449v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Paiva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12494" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CF8743N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.10.015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602501v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2016.07.015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8273MX8Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btw352" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0239-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Porco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel W. James" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Brown" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.10.009" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N04JHW4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madougou Garba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tatard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loiseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641171v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Haye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Gariepy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hoelmer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Streito" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-015-0670-2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e6515" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190192v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.3.e4660" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633892v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135209" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01242801v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karmadine Hima" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0110666" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim A. Hoelmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631005v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110576v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J Jimenez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-014-0026-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sama Gagare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Sidikou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-013-0336-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925653v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bonnabau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0074-0276108042013002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642576v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dekri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074918" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652030v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Piffaretti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Coeur d'Acier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-013-0165-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219025v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Kane Mboub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-0276108042013002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael G. Kergoat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Wonshak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2012.01849.X" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189981v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647345v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ghaioule" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lieutier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652238v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Horn" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2012.00576.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-20H5392D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649123v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Jimenez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20428.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766309v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Callot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2012.02.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-602WM0BW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650263v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.09.002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXLTF9BM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644682v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10144-010-0227-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQDT1K3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642418v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/3010112" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189980v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Horn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652483v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Menassieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2010.01547.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C58E0DACF33664F135CE6B9EE73367A029C9B61E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Santos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02147.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onide Celini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mora" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2009.08.012" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63GHMRN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668372v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2009.07.016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665007v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.X. Rousseau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.10.004" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRDLND06-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667750v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.12.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F3DWGTQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666619v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467409006075" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pineau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.07.020" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MNQGZ3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396247v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.12.020" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNJBMB4P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00399937v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2008.09.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1C9WN86-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663267v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyril Dutech" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabreguettes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Robin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03941.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H491M8MM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667826v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Folgarait" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorosito" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pizzio" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0906-0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K15KSPCQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00393838v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665570v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vetillard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nezan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2006.01656.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B019DWJX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659164v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.07.015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXB19QDF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655433v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mora" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seuge" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouland" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBMGS4S7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657124v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cooper" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2006.01.020" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61ZNZGM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657945v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.032" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT8DQZWK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661565v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huerta" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fragoso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.07.024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KG42P7D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438550v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossi Jean Pierre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimaldi Michel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667666v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2006.10.002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLD27J8K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495398v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Topoliantz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballof" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.12.024" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ3NHQ8R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655546v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2006.06.008" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655341v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.04.037" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B09NFHKR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00438551v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouland" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681202v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathieu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F.Das. Martins" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2005.00200.x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JWQB5QP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683266v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.11.008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V74TKPNT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00451009v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rossi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavelle Patrick" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-004-0777-8" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C1QTKZWB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682981v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thomas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Folgarait" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ7B5HDT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678308v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nuutinen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2004.03.001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S24XTJ1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696029v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/0012-9658(2000)081[2832:CCESOO]2.0.CO;2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562859v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Trapet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Klinguer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mazurier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840096v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4882856" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790323v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Dossou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Tent&#233;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hou&#233;m&#233;nou" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etougb&#233;tch&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790154v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072377v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Le" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790073v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousselet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785194v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786971v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788832v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaemdzhikova" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georgieva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Georgiev" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocheva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788464v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786467v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meurisse" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785551v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786758v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790230v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Paiva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787024v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03686729v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Bocheva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512523v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797744v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795593v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Germain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230152v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pieron" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795640v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741315v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268600v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189778v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268456v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821016v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824689v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824697v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824690v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856331v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364873v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683429" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845146v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680115" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839975v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680290" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840887v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4683361" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844595v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4680103" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03840979v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Alicia Gonzalez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4682793" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790433v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Quiquerez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgomano" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790504v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739378v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049898v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074099v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051137v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798025v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Berestycki" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Garnier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800668v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Salvato" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799782v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cassel-Lundhagen" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-017-9340-7_4#page-1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_4" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822904v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497245v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charpentier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derouard" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781420039719.pt4" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505398v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beto Pashanasi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gilot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666389v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791548v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05454028v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Blanchard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220683v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Caurla" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal d'Hour" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03798981v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272583v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Balesdent" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Binet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Biondi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191543v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703261v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812109v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>