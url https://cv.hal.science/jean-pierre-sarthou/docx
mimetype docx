--- v0 (2026-04-07)
+++ v1 (2026-05-18)
@@ -688,50 +688,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.e135157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/BDJ.12.e135157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2138,230 +2142,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de modèles d’agriculture biodiversifiés au prisme de la « santé unique »</w:t>
+                <w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, janvier 2020, pp.Online</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627823v1</w:t>
+                <w:t xml:space="preserve">hal-03350923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticides : les alternatives existent, mais les acteurs sont-ils prêts à se remettre en cause ?</w:t>
+                <w:t xml:space="preserve">Analyse de modèles d’agriculture biodiversifiés au prisme de la « santé unique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Regards et Débats sur la Biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, janvier 2020, pp.Online</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350923v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection agroécologique appliquée</w:t>
               </w:r>
@@ -2691,261 +2695,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing landscape composition using visual assessment: accuracy of rapid description compared to digital mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Chabert</w:t>
+                <w:t xml:space="preserve">Distribution of overwintering invertebrates in temperate agroforestry systems: Implications for biodiversity conservation and biological control of crop pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouanel Poulmarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Amossé</w:t>
+                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (1), pp.6-18. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.106630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01426397.2017.1392493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624452v1</w:t>
+                <w:t xml:space="preserve">hal-02267847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of overwintering invertebrates in temperate agroforestry systems: Implications for biodiversity conservation and biological control of crop pests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Mézière</w:t>
+                <w:t xml:space="preserve">Assessing landscape composition using visual assessment: accuracy of rapid description compared to digital mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
+                <w:t xml:space="preserve">Alexandre Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 285, pp.106630. </w:t>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.6-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01426397.2017.1392493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267847v1</w:t>
+                <w:t xml:space="preserve">hal-02624452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf Eh and pH: A Novel Indicator of Plant Stress. Spatial, Temporal and Genotypic Variability in Rice (Oryza sativa L.)</w:t>
               </w:r>
@@ -3607,299 +3611,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European farm scale habitat descriptors for the evaluation of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyne Durr</w:t>
+                <w:t xml:space="preserve">Félix Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André A. Schwanck</w:t>
+                <w:t xml:space="preserve">Marion Bogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">Katelin Balàzs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.205-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606538v1</w:t>
+                <w:t xml:space="preserve">hal-01602262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European farm scale habitat descriptors for the evaluation of biodiversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated management of damping-off diseases. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Herzog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+                <w:t xml:space="preserve">Carolyne Durr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bogers</w:t>
+                <w:t xml:space="preserve">André A. Schwanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katelin Balàzs</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.205-217. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), 25 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-017-0417-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602262v1</w:t>
+                <w:t xml:space="preserve">hal-01606538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices of conservation agriculture prevail over cropping systems and landscape heterogeneity in understanding the ecosystem service of aphid biocontrol</w:t>
               </w:r>
@@ -4211,955 +4215,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity assessment in LCA: a validation at field and farm scale in eight European regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Nemecek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+                <w:t xml:space="preserve">Vincent Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin Balázs</w:t>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dennis</w:t>
+                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-017-1278-y⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607763v1</w:t>
+                <w:t xml:space="preserve">hal-01652930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements méthodologiques pour une CAractérisation SIMplifiée des pressIons biotiques et des Régulations biologiques - CASIMIR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Biodiversity assessment in LCA: a validation at field and farm scale in eight European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Thomas Nemecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fontaine</w:t>
+                <w:t xml:space="preserve">Katalin Balázs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Froger</w:t>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.41-54. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (10), pp.1483-1492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1.5137850846009827E12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-017-1278-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652930v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much would it cost to monitor farmland biodiversity in Europe?</w:t>
+                <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 228, pp.295-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444663v1</w:t>
+                <w:t xml:space="preserve">hal-01605677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of area, connectivity, history and structural heterogeneity of woodlands on the species richness of hoverflies (Diptera: Syrphidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lachat</w:t>
+                <w:t xml:space="preserve">How much would it cost to monitor farmland biodiversity in Europe?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Targetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel K. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick J. Brus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-015-0304-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (1), pp.140-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641042v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy farmers, agricultural experts, and the agroecological transition: a cross-analysis of agricultural and marketing practices in Aveyron</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined effects of area, connectivity, history and structural heterogeneity of woodlands on the species richness of hoverflies (Diptera: Syrphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Gimmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.877-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-015-0304-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605677v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical improvements of soil redox potential (Eh) measurement for characterisation of soil properties. Application for comparison of conventional and conservation agriculture cropping systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Husson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Babre</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alary</w:t>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.11.052⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637805v1</w:t>
+                <w:t xml:space="preserve">hal-01584820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Practical improvements of soil redox potential (Eh) measurement for characterisation of soil properties. Application for comparison of conventional and conservation agriculture cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+                <w:t xml:space="preserve">Benoit Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Babre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Masayasu Asai</w:t>
+                <w:t xml:space="preserve">Karine Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 906, pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2015.11.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01584820v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmland biodiversity and agricultural management on 237 farms in 13 European and two African regions</w:t>
               </w:r>
@@ -5277,122 +5281,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanostoma mellarium (Meigen, 1822) (Diptera: Syrphidae) en Suisse et au Liechtenstein, avec une clef pour la distinguer des espèces proches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strikingly high effect of geographic location on fauna and flora of European agricultural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel K. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin C. D. Speight</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomo Helvetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2015.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629789v1</w:t>
+                <w:t xml:space="preserve">hal-02631869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, jeux d'acteurs et transition écologique. Première approche dans le bassin Tarn-Aveyron</w:t>
               </w:r>
@@ -5480,161 +5523,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strikingly high effect of geographic location on fauna and flora of European agricultural grasslands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melanostoma mellarium (Meigen, 1822) (Diptera: Syrphidae) en Suisse et au Liechtenstein, avec une clef pour la distinguer des espèces proches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Hector</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin C. D. Speight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Entomo Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.65-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631869v1</w:t>
+                <w:t xml:space="preserve">hal-02629789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres et la régulation biologique des ravageurs des cultures</w:t>
               </w:r>
@@ -5728,51 +5732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoverfly (Diptera: Syrphidae) richness and abundance vary with forest stand heterogeneity: Preliminary evidence from a montane beech fir forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,855 +5964,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the cost of different strategies for measuring farmland biodiversity : evidence from a Europe-wide field evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arndorfer</w:t>
+                <w:t xml:space="preserve">Responses of plants, earthworms, spiders and bees to geographic location, agricultural management and surrounding landscape in European arable fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel K. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay A. Turnbull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.04.050⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (Mars), pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635796v1</w:t>
+                <w:t xml:space="preserve">hal-02640403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for the on-farm assessment of crop cultivar and livestock breed diversity: a survey-based participatory approach</w:t>
+                <w:t xml:space="preserve">Immature hoverflies overwinter in cultivated fields and may significantly control aphid populations in autumn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Last</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Dennis</w:t>
+                <w:t xml:space="preserve">Lucie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Dyman</w:t>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-014-0763-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 185, pp.99-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633185v1</w:t>
+                <w:t xml:space="preserve">hal-00939669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of plants, earthworms, spiders and bees to geographic location, agricultural management and surrounding landscape in European arable fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+                <w:t xml:space="preserve">Estimating the cost of different strategies for measuring farmland biodiversity : evidence from a Europe-wide field evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Targetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. R. Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wolfrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2014.01.020⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.434-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640403v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immature hoverflies overwinter in cultivated fields and may significantly control aphid populations in autumn</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indicators for the on-farm assessment of crop cultivar and livestock breed diversity: a survey-based participatory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+                <w:t xml:space="preserve">Luisa Last</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Balázs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Dyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2013.12.019⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (12), pp.3051-3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-014-0763-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00939669v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of semi-natural habitats on aphids and their natural enemies across spatial and temporal scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Monteil</w:t>
+                <w:t xml:space="preserve">Gains to species diversity in organically farmed fields are not propagated at the farm level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel K. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.06.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.Online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535632v1</w:t>
+                <w:t xml:space="preserve">hal-02639230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gains to species diversity in organically farmed fields are not propagated at the farm level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Youssef Ammari</w:t>
+                <w:t xml:space="preserve">The effect of semi-natural habitats on aphids and their natural enemies across spatial and temporal scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.Online. </w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 77, pp. 76-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639230v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local more than landscape parameters structure natural enemy communities during their overwintering in semi-natural habitats</w:t>
               </w:r>
@@ -6930,851 +6934,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
+                <w:t xml:space="preserve">Couverts végétaux et allélopathie : où en est la Recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eszter E. Kelemen</w:t>
+                <w:t xml:space="preserve">Rafaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+                <w:t xml:space="preserve">Judith Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziano T. Gomiero</w:t>
+                <w:t xml:space="preserve">Lucie Buchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kovács K. Eszter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric E. Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001115v1</w:t>
+                <w:t xml:space="preserve">hal-02643575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion agroécologique des ravageurs des cultures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Indicateurs de biodiversité dans les exploitations agricoles biologiques et conventionnelles des Vallées et Coteaux de Gascogne, cas d’étude français du projet européen BIOBIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Amossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debra Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.333-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/8qvc-kn75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643340v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Genetic Differentiation between Contrasted Overwintering Strategies of a Major Pest Predator Episyrphus balteatus (Diptera: Syrphidae): Implications for Biocontrol.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmers' perceptions of biodiversity: Lessons from a discourse-based deliberative valuation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter E. Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve G. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano T. Gomiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kovács K. Eszter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072997⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.318- 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865358v1</w:t>
+                <w:t xml:space="preserve">hal-01001115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il était une fois la biodiversité fonctionnelle...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional state of the pollen beetle parasitoid Tersilochus heterocerus foraging in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Suchail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioControl</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1), pp.17-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10526-012-9463-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverts végétaux et allélopathie : où en est la Recherche ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+                <w:t xml:space="preserve">Lack of Genetic Differentiation between Contrasted Overwintering Strategies of a Major Pest Predator Episyrphus balteatus (Diptera: Syrphidae): Implications for Biocontrol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Plantegenest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e72997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0072997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643575v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de biodiversité dans les exploitations agricoles biologiques et conventionnelles des Vallées et Coteaux de Gascogne, cas d’étude français du projet européen BIOBIO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion agroécologique des ravageurs des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 343, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/8qvc-kn75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01644158v1</w:t>
+                <w:t xml:space="preserve">hal-02643340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of crop management and landscape context on insect pest populations and crop damage</w:t>
               </w:r>
@@ -7799,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 166, pp.118-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8234,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8363,51 +8367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8548,51 +8552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the costs of measuring biodiversity: methodological and empirical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Targetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Viaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cuming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Agriculturæ Scandinavica, Section C - Food Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (1-2), pp.2-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8717,51 +8721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel M. Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (4), pp.473 - 486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9117,51 +9121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010 (6), pp.611-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9225,51 +9229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109, pp.219-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9297,247 +9301,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’anthropisation ancienne sur la biodiversité d’un habitat de hêtraie-sapinière montagnarde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Expertise écologique d’un peuplement forestier : étude de la complémentarité de deux indicateurs de biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 4, pp.351-368</w:t>
+              <w:t xml:space="preserve">, 2009, 6, pp.611-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659393v1</w:t>
+                <w:t xml:space="preserve">hal-02665491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise écologique d’un peuplement forestier : étude de la complémentarité de deux indicateurs de biodiversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l’anthropisation ancienne sur la biodiversité d’un habitat de hêtraie-sapinière montagnarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Brustel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Corriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Redon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 6, pp.611-628</w:t>
+              <w:t xml:space="preserve">, 2009, 4, pp.351-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665491v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des plantes, un grand rôle de la biodiversité fonctionnelle</w:t>
               </w:r>
@@ -9756,51 +9760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOVER-WINTER: a multi-agent model to simulate the overwintering of a beneficial insect (Episyrphus balteatus, Diptera, Syrphidae) in a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9933,51 +9937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'envol des Syrphes. Parmi les diptères, les syrphes deviennent des indicateurs privilégiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin,cd. Speight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10022,553 +10026,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the larva and puparium of Paragus absidatus Goeldlin de Tiefenau (Diptera, Syrphidae)</w:t>
+                <w:t xml:space="preserve">Biodiversité et agriculture de conservation, des alliées à bien des égards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham.E. Rotheray</w:t>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volucella</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.130-108</w:t>
+              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660579v1</w:t>
+                <w:t xml:space="preserve">hal-02654973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eupeodes Goeldlini (Diptera, Syrphidae) new to Britain, France and Ireland, with a key to separate it from related atlantic zone species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin,cd. Speight</w:t>
+                <w:t xml:space="preserve">Using stable isotopes to trace origin and host plants of an African polyphagous pest and an European beneficial insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Achaleke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologist's Record and Journal of Variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 119, pp.213-219</w:t>
+              <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (2), pp.375-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658240v1</w:t>
+                <w:t xml:space="preserve">hal-02657077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et agriculture de conservation, des alliées à bien des égards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Waligora</w:t>
+                <w:t xml:space="preserve">Modelling the overwintering strategy of a beneficial insect in a heterogeneous landscape using a multi-agent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS. Techniques Culturales Simplifiées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 205 (3-4), pp.423-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654973v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the overwintering strategy of a beneficial insect in a heterogeneous landscape using a multi-agent system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Deconchat</w:t>
+                <w:t xml:space="preserve">Description of the larva and puparium of Paragus absidatus Goeldlin de Tiefenau (Diptera, Syrphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham.E. Rotheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Volucella</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.130-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02667299v1</w:t>
+                <w:t xml:space="preserve">hal-02660579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stable isotopes to trace origin and host plants of an African polyphagous pest and an European beneficial insect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Achaleke</w:t>
+                <w:t xml:space="preserve">Eupeodes Goeldlini (Diptera, Syrphidae) new to Britain, France and Ireland, with a key to separate it from related atlantic zone species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin,cd. Speight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Coulon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David.A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Agricultural and Applied Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 72 (2), pp.375-381</w:t>
+              <w:t xml:space="preserve">Entomologist's Record and Journal of Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119, pp.213-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657077v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour des listes de Diptères Syrphidae et Microdontidae de Haute-Savoie et de France : apports d'inventaires dans les Vallées de Chamonix et des Contamines-Montjoie</w:t>
               </w:r>
@@ -10837,303 +10841,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité dans tous ses états. Edito</w:t>
+                <w:t xml:space="preserve">Les pollinisateurs: indispensables mais menacés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Agri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76, 3p</w:t>
+              <w:t xml:space="preserve">, 2006, 76, pp.6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657601v1</w:t>
+                <w:t xml:space="preserve">hal-02657026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des plantes, un grand rôle de la biodiversité fonctionnelle</w:t>
+                <w:t xml:space="preserve">Quand la biodiversité rend des services à l'agriculture,&amp;quot;biologique&amp;quot; devient le maître mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Agri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76, pp.7-9</w:t>
+              <w:t xml:space="preserve">, 2006, 76, pp.4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657464v1</w:t>
+                <w:t xml:space="preserve">hal-02657252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pollinisateurs: indispensables mais menacés</w:t>
+                <w:t xml:space="preserve">La protection des plantes, un grand rôle de la biodiversité fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Agri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76, pp.6-6</w:t>
+              <w:t xml:space="preserve">, 2006, 76, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657026v1</w:t>
+                <w:t xml:space="preserve">hal-02657464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la biodiversité rend des services à l'agriculture,&amp;quot;biologique&amp;quot; devient le maître mot</w:t>
+                <w:t xml:space="preserve">La biodiversité dans tous ses états. Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter Agri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 76, pp.4-5</w:t>
+              <w:t xml:space="preserve">, 2006, 76, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657252v1</w:t>
+                <w:t xml:space="preserve">hal-02657601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous terre, la face cachée de la biodiversité fonctionnelle</w:t>
               </w:r>
@@ -12366,51 +12370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire faunistique des Diptères Syrphidae et Microdontidae du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin C. D. Speight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Entomologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (5), pp.457-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12562,64 +12566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12862,359 +12866,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de conservation des sols et services écosystémiques</w:t>
+                <w:t xml:space="preserve">Agriculture de conservation des sols – Principes et performances agronomiques et environnementales. Pistes pour les systèmes avec élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « ACS », APAD/Ministère Agriculture &amp; Alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée « Gestion des prairies – Non Labour – Réduction des phytos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Flavin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785535v1</w:t>
+                <w:t xml:space="preserve">hal-02785524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture de conservation des sols, ou l’importance des sols vivants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
+              <w:t xml:space="preserve">AG Agro’Réseau 64, Chambre d’Agriculture 64</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Bérenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790454v1</w:t>
+                <w:t xml:space="preserve">hal-02785532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de conservation des sols – Principes et performances agronomiques et environnementales. Pistes pour les systèmes avec élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultures durables : pluralité des formes et des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Gestion des prairies – Non Labour – Réduction des phytos »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Flavin, France</w:t>
+              <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Reims, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785524v1</w:t>
+                <w:t xml:space="preserve">hal-02790454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de conservation des sols, ou l’importance des sols vivants</w:t>
+                <w:t xml:space="preserve">Agriculture de conservation des sols et services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG Agro’Réseau 64, Chambre d’Agriculture 64</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Bérenx, France</w:t>
+              <w:t xml:space="preserve">Journée « ACS », APAD/Ministère Agriculture &amp; Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785532v1</w:t>
+                <w:t xml:space="preserve">hal-02785535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brève introduction à la fertilité des sols – De son concept général à une nouvelle approche intégrative : le potentiel redox</w:t>
               </w:r>
@@ -13608,743 +13612,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des adventices en verger : une question de compromis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auxiliaires entomophages et contrôle des ravageurs : du paysage aux pratiques de gestion. Services écosystémiques rendus par l’agroforesterie dans les territoires et exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée UMT Florimed - Armeflhor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Réunionnaise pour la Modernisation de l’Economie Fruitière Légumière et HORticole (ARMEFLHOR). Saint-Pierre, FRA., Nov 2018, Saint-Pierre, La Réunion</w:t>
+              <w:t xml:space="preserve">Colloque AgroSYS-RMT AgroforesterieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789749v1</w:t>
+                <w:t xml:space="preserve">hal-02786922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxiliaires entomophages et contrôle des ravageurs : du paysage aux pratiques de gestion. Services écosystémiques rendus par l’agroforesterie dans les territoires et exploitations agricoles</w:t>
+                <w:t xml:space="preserve">Bases théoriques et fondements scientifiques de l’agriculture de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AgroSYS-RMT AgroforesterieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée « Agriculture de conservation », Ville de La Rochelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Vérines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786922v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases théoriques et fondements scientifiques de l’agriculture de conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La gestion des adventices en verger : une question de compromis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payet R.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Agriculture de conservation », Ville de La Rochelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Vérines, France</w:t>
+              <w:t xml:space="preserve">Journée UMT Florimed - Armeflhor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Réunionnaise pour la Modernisation de l’Economie Fruitière Légumière et HORticole (ARMEFLHOR). Saint-Pierre, FRA., Nov 2018, Saint-Pierre, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787383v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts de l’agroforesterie pour la biodiversité fonctionnelle (auxiliaires entomophages et pollinisateurs)</w:t>
+                <w:t xml:space="preserve">Valorizing natural biocontrol service of crop pests : well before landscape, local scale matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Journée R&amp;D pour l’Agroforesterie », Ministère Agriculture, Agroalimentaire &amp; Forêt et RMT Agroforesterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CAPES-Cofecub « Valorizar o Pampa »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Porto Allegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787366v1</w:t>
+                <w:t xml:space="preserve">hal-02785440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases théoriques et fondements scientifiques de l’agriculture de conservation</w:t>
+                <w:t xml:space="preserve">Les promesses d’une agriculture triplement performante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Atouts Jeunes », Coopérative Vivadour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Riscles, France</w:t>
+              <w:t xml:space="preserve">La couverture végétale permanente des sols agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787370v1</w:t>
+                <w:t xml:space="preserve">hal-02785441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinisateurs et autres bêtes : nos alliés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox potential (Eh) and pH as drivers of soil-plant-microorganism systems – Links with conservation agriculture and crop health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lurrama, La Ferme Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
+              <w:t xml:space="preserve">CAPES-Cofecub « Valorizar o Pampa »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Porto Allegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785111v1</w:t>
+                <w:t xml:space="preserve">hal-02785176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses d’une agriculture triplement performante</w:t>
+                <w:t xml:space="preserve">Intérêts de l’agroforesterie pour la biodiversité fonctionnelle (auxiliaires entomophages et pollinisateurs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La couverture végétale permanente des sols agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">« Journée R&amp;D pour l’Agroforesterie », Ministère Agriculture, Agroalimentaire &amp; Forêt et RMT Agroforesterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785441v1</w:t>
+                <w:t xml:space="preserve">hal-02787366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox potential (Eh) and pH as drivers of soil-plant-microorganism systems – Links with conservation agriculture and crop health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bases théoriques et fondements scientifiques de l’agriculture de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPES-Cofecub « Valorizar o Pampa »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Porto Allegre, Brazil</w:t>
+              <w:t xml:space="preserve">Journée « Atouts Jeunes », Coopérative Vivadour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Riscles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785176v1</w:t>
+                <w:t xml:space="preserve">hal-02787370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorizing natural biocontrol service of crop pests : well before landscape, local scale matters</w:t>
+                <w:t xml:space="preserve">Pollinisateurs et autres bêtes : nos alliés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAPES-Cofecub « Valorizar o Pampa »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Porto Allegre, Brazil</w:t>
+              <w:t xml:space="preserve">Lurrama, La Ferme Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785440v1</w:t>
+                <w:t xml:space="preserve">hal-02785111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche fonctionnelle peut-elle aider à concevoir des linéaires sous-arborés en agroforesterie intraparcellaire ?</w:t>
               </w:r>
@@ -14382,51 +14386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Approche fonctionnelle pour la gestion des espèces adventices et de la flore des linéaires non cultivés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMTs FlorAd et AgroforesterieS., Dec 2017, Paris, France. 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14596,467 +14600,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined expression of ecosystem services under conventional, organic and conservation agricultures: study of agro-ecological determinants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diptères Syrphidés et Pollinisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congress of the European Society for Agronomy « Growing Landscapes – Cultivating innovative agricultural systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Agronomy (ESA). Angers, FRA., Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739177v1</w:t>
+                <w:t xml:space="preserve">hal-02794524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet UE FP7 BioBio ‘’Biodiversity indicators for organic and low input-farming systems’’ (2009-2012)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroécologie : des principes à la nécessaire mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pointereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRA “Projets européens : une chance pour l’agriculture biologique ?”, Agrapôle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794238v1</w:t>
+                <w:t xml:space="preserve">hal-02794239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie : des principes à la nécessaire mise en œuvre</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transparent fluoride ceramics for laser applications (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aballea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Suganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">EMN Ceramics Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Hong Kong, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794239v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent fluoride ceramics for laser applications (orale)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet UE FP7 BioBio ‘’Biodiversity indicators for organic and low input-farming systems’’ (2009-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gredin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Ceramics Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Hong Kong, Chine</w:t>
+              <w:t xml:space="preserve">Colloque INRA “Projets européens : une chance pour l’agriculture biologique ?”, Agrapôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578040v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diptères Syrphidés et Pollinisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined expression of ecosystem services under conventional, organic and conservation agricultures: study of agro-ecological determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMT Biodiversité et Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France. 28 p</w:t>
+              <w:t xml:space="preserve">14. Congress of the European Society for Agronomy « Growing Landscapes – Cultivating innovative agricultural systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Agronomy (ESA). Angers, FRA., Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794524v1</w:t>
+                <w:t xml:space="preserve">hal-02739177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des habitats semi-naturels pour le service de pollinisation des Syrphidés</w:t>
               </w:r>
@@ -15111,103 +15115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-transparent ytterbium doped fluoride ceramics for laser applications (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aballea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mortier</w:t>
+                <w:t xml:space="preserve">Akiko Suganuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Aballea</w:t>
+                <w:t xml:space="preserve">Jean Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIT’s 2nd Annual World Congress on Smart Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Singapour, Singapore</w:t>
@@ -15424,924 +15428,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diptères syrphidés et services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
+              <w:t xml:space="preserve">Séminaire CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, St-Pierre, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742787v1</w:t>
+                <w:t xml:space="preserve">hal-02794523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Agroécologie : et si c’était le bon sens paysan remis au goût du jour ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Partage &amp; Culture en Aspe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Accous, France</w:t>
+              <w:t xml:space="preserve">AGRO2015, 5th International Symposium for Farming Systems Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France. pp.1-553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793645v1</w:t>
+                <w:t xml:space="preserve">hal-02742787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroécologie et Biodiversité : enjeux pour une transition agroécologique</w:t>
+                <w:t xml:space="preserve">L’Agroécologie : et si c’était le bon sens paysan remis au goût du jour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Biodiversité et Agriculture : une synergie gagnante?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Lieury, France</w:t>
+              <w:t xml:space="preserve">Association Partage &amp; Culture en Aspe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Accous, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794187v1</w:t>
+                <w:t xml:space="preserve">hal-02793645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroécologie et Biodiversité : enjeux pour une transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
+              <w:t xml:space="preserve">Conférence « Biodiversité et Agriculture : une synergie gagnante?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lieury, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603477v1</w:t>
+                <w:t xml:space="preserve">hal-02794187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La localisation géographique a un effet majeur sur la faune et la flore des prairies permanentes en Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+                <w:t xml:space="preserve">Value pluralism, legitimacy, and agriculture models: A socio-agronomic approach to sustainable transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Plumecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
+              <w:t xml:space="preserve">11. International Conference of the European Society for Ecological Economics (ESEE) : Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Leeds, United Kingdom. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741634v1</w:t>
+                <w:t xml:space="preserve">hal-01603477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture de conservation, levier de la transition agroécologique ? Etat des lieux et services écosystémiques majeurs</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La localisation géographique a un effet majeur sur la faune et la flore des prairies permanentes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Lüscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Arndorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Agroécologie- Paysage In Marciac, Chambre d’Agriculture du Gers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Marciac, France</w:t>
+              <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France. 422 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794233v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diptères syrphidés et services écosystémiques</w:t>
+                <w:t xml:space="preserve">L’agriculture de conservation, levier de la transition agroécologique ? Etat des lieux et services écosystémiques majeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert-Badoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, St-Pierre, La Réunion</w:t>
+              <w:t xml:space="preserve">Journée Agroécologie- Paysage In Marciac, Chambre d’Agriculture du Gers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Marciac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794523v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode-pumped Yb:CaF2 ceramics amplifiers : A gap-closing toward single-crystals laser performances (Orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les arbres et la régulation des ravageurs des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Ceramics Symposium (LCS) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Xuzhou, China</w:t>
+              <w:t xml:space="preserve">Des arbres en Agriculture : l'agroforesterie au coeur des enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01360388v1</w:t>
+                <w:t xml:space="preserve">hal-02797325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arbres et la régulation des ravageurs des cultures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diode-pumped Yb:CaF2 ceramics amplifiers : A gap-closing toward single-crystals laser performances (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Aballea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Suganuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Hostalrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des arbres en Agriculture : l'agroforesterie au coeur des enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. 23 p</w:t>
+              <w:t xml:space="preserve">Laser Ceramics Symposium (LCS) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Xuzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797325v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology for biodiversity, biodiversity for agroecology</w:t>
               </w:r>
@@ -16823,77 +16827,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et Agriculture : Indicateurs et facteurs de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Amossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Balent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17000,51 +17004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture de conservation, levier de la transition agroécologique ? Premiers résultats du projet SERACC/Tata-Box</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert-Badoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17341,51 +17345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and diversity of tree microhabitats in managed/unmanaged forests and relationships with taxonomic biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17466,51 +17470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artenvielfalt auf biologischen und nicht-biologischen Landwirt- schaftsbetrieben in zehn europäischen Regionen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel K. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Lüscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17518,51 +17522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Bailey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Fachwissenschaftliche Tagung zum Ökologischen Landbau "Ideal und Wirklichkeit - Perspektiven ökologischer Landbewirtschaftung"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Bonn, Germany. pp. 382-385</w:t>
@@ -17643,51 +17647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Organic Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Budapest, Hungary</w:t>
@@ -17992,90 +17996,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de l’effet du paysage sur l’abondance en syrphes, pucerons vivants et parasités dans des champs de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Françaises de l’Ecologie du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Rennes, France. 20 p</w:t>
@@ -18281,51 +18285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Georg Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland. 598 p</w:t>
@@ -18473,523 +18477,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learnings, tools and pitfalls of agroecology at landscape scale. Lessons from projects in DYNAFOR Lab</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a cost-effectiveness analysis of the measurement of biodiversity indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Targetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Viaggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cuming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Sampling methods, Remote Sensing and GIS: applications to insect ecology and management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">122. EAAE Seminar "Evidence-based agricultural and rural policy making: methodological and empirical challenges of policy evaluation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Ancona, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-00645823v1</w:t>
+                <w:t xml:space="preserve">hal-02748995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a cost-effectiveness analysis of the measurement of biodiversity indicators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Learnings, tools and pitfalls of agroecology at landscape scale. Lessons from projects in DYNAFOR Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">122. EAAE Seminar "Evidence-based agricultural and rural policy making: methodological and empirical challenges of policy evaluation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Ancona, Italy. 12 p</w:t>
+              <w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Sampling methods, Remote Sensing and GIS: applications to insect ecology and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748995v1</w:t>
+                <w:t xml:space="preserve">cirad-00645823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eszter Kelemen</w:t>
+                <w:t xml:space="preserve">Identifying indicators for monitoring farmland biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetyana Dyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Fjellstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
+              <w:t xml:space="preserve">8. IALE World Congress of the international association for landscape ecology. Landscape ecology for sustainable environment and culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Beijing, China. pp.203-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808348v1</w:t>
+                <w:t xml:space="preserve">hal-02809072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying indicators for monitoring farmland biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Herzog</w:t>
+                <w:t xml:space="preserve">Competing perceptions on biodiversity and its benefits: theoretical and methodological implications of a focus group study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wendy Fjellstad</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma N. Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. IALE World Congress of the international association for landscape ecology. Landscape ecology for sustainable environment and culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Beijing, China. pp.203-204</w:t>
+              <w:t xml:space="preserve">9. International Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Istanbul, Turkey. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809072v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmland species and habitat diversity indicators in relation fo farm managment parameters</w:t>
               </w:r>
@@ -19001,77 +19005,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetyana Dyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Fjellstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Congress for Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Beijing, China</w:t>
@@ -19100,64 +19104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Deuterium stable isotopes be used to infer geographical origins of an auxiliary hoverfly and a pest moth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19225,51 +19229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the costs of measuring biodiversity: methodological and empirical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Targetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Viaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19277,51 +19281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cuming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">120. EAAE (European Association of Agricultural Economists) Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19385,51 +19389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19571,77 +19575,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do wooded landscapes improve biological control against cereal aphids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19791,51 +19795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bouyjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20074,346 +20078,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages agricoles et biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Agriculture Durable, AGROMIP, ESAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Toulouse, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760432v1</w:t>
+                <w:t xml:space="preserve">hal-02830050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of fragmented woodlot edges for a beneficial insect in a rural landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barreau</w:t>
+                <w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Monteil</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ladet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">IUFRO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760129v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages agricoles et biodiversité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance of fragmented woodlot edges for a beneficial insect in a rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouyjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Agriculture Durable, AGROMIP, ESAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Toulouse, France. 12 p</w:t>
+              <w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830050v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t>
               </w:r>
@@ -20518,234 +20522,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYRFID, une géobase d'observations faunistiques sur Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Structure des communautés de Syrphides (Diptera, Syrphidae) dans les forêts fragmentées des Coteaux de Gascogne. Poster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bouyjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Cassini du GdR SIGMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SIGMA., Sep 2001, Presqu'île de Crozon, France</w:t>
+              <w:t xml:space="preserve">4. Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Gourdon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830203v1</w:t>
+                <w:t xml:space="preserve">hal-02762594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des communautés de Syrphides (Diptera, Syrphidae) dans les forêts fragmentées des Coteaux de Gascogne. Poster</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">SYRFID, une géobase d'observations faunistiques sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Gourdon, France</w:t>
+              <w:t xml:space="preserve">6. Journées Cassini du GdR SIGMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SIGMA., Sep 2001, Presqu'île de Crozon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762594v1</w:t>
+                <w:t xml:space="preserve">hal-02830203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lâchers de Phytoséiides provenant des vignobles suisses et italiens dans les vignobles de Fronton et Gaillac au sud de la France</w:t>
               </w:r>
@@ -21042,527 +21046,527 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enherbements en vergers d’agrumes pour soutenir la lutte biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée UMT Florimed - Armeflhor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre, La Réunion. , 2018</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785205v1</w:t>
+                <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Brun</w:t>
+                <w:t xml:space="preserve">Des enherbements en vergers d’agrumes pour soutenir la lutte biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payet R.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">Journée UMT Florimed - Armeflhor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre, La Réunion. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789599v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower strips increase natural enemy abundances: experimental evidence across French agricultural fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">Concevoir des systèmes de cuture agrumicles agro-écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ratnadass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rothé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payet R.-M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Française d’Écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée UMT Florimed - Armeflhor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre, La Réunion. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483371v1</w:t>
+                <w:t xml:space="preserve">hal-02789130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des systèmes de cuture agrumicles agro-écologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Flower strips increase natural enemy abundances: experimental evidence across French agricultural fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guenser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée UMT Florimed - Armeflhor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Saint-Pierre, La Réunion. , 2018</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789130v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding and NGS techniques to infer pollinator-mediated interactions in plant communities</w:t>
               </w:r>
@@ -21673,77 +21677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a synergy between hedges and intercrops for pest biocontrol ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21811,64 +21815,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat and species diversity indicators in relation fo farm managment parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21923,77 +21927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise écologique d’un peuplement forestier: étude de la complémentarité de deux indicateurs de biodiversité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BiodiverS'ETE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Florac, France. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22031,51 +22035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOVER-WINTER: a multi-agent model to simulate the overwintering of a beneficial insect (Episyrphus balteatus, Diptera, Syrphidae) in a heterogeneous landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arrignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22152,51 +22156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity in rural landscapes : how do wooded elements can contribute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22411,51 +22415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin C.D. Speight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Conservation de la Biodiversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Lyon, France. 1 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22493,77 +22497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation mécaniste pour analyser des dynamiques especes-habitats ; exemple des diptères syrphides de forets fragmentées du cortège de quercus pubescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin C.D. Speight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bouyjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22633,51 +22637,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22734,51 +22738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23325,1232 +23329,1232 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (59)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche système de la mise en oeuvre des piliers de l’agriculture de conservation des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Boulakia</w:t>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Singla</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696407v1</w:t>
+                <w:t xml:space="preserve">hal-04653965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bellone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660597v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse du ‘système semis direct’ et fondements du semis direct au Brésil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des ravageurs des cultures en ACS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Editions QUAE. </w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cas d’étude 7, pp.349-355, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967558v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Approche système de la mise en oeuvre des piliers de l’agriculture de conservation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Singla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Cordeau; Pierre-Alain Maron; Jean-Pierre Sarthou; Bruno Chauvel. </w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cordeau, S. Maron, P. A. Sarthou, J. P. Chauvel, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions QUAE, pp.19-33, 2024, Savoirs faire, 978275923566</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782759235667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967569v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Vers une agriculture de conservation des sols pourvoyeuse de services écosystémiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cordeau</w:t>
+                <w:t xml:space="preserve">Genèse du ‘système semis direct’ et fondements du semis direct au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diakhate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Bellone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Amanda L. Pit Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Paresys</w:t>
+                <w:t xml:space="preserve">Soares Jr Dimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Fuentes Llanillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions QUAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2024, 9782759235667</w:t>
+              <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cas d’étude 7, pp.349-355, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653965v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques. In Agriculture de conservation des sols</w:t>
+                <w:t xml:space="preserve">Gestion des ravageurs des cultures en agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Waligora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Sester</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Editions Quae. </w:t>
+                <w:t xml:space="preserve">Eric Blanchart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.173-187, 2024, 978-2-7592-3566-7</w:t>
+              <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189-214, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680765v1</w:t>
+                <w:t xml:space="preserve">hal-04967536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des ravageurs des cultures en agriculture de conservation des sols</w:t>
+                <w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques. In Agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanchart</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions QUAE. </w:t>
+                <w:t xml:space="preserve">Mathilde Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Quae. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.189-214, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
+              <w:t xml:space="preserve">L'agriculture de conservation des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-187, 2024, 978-2-7592-3566-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967536v1</w:t>
+                <w:t xml:space="preserve">hal-04680765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture de conservation des sols permet-elle le maintien des pollinisateurs dans les paysages agricoles ?</w:t>
+                <w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques et leurs conséquences sur l’état sanitaire des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chapitre 9 Vrai-Faux, pp.401-404, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
+              <w:t xml:space="preserve">, pp.173-187, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967544v1</w:t>
+                <w:t xml:space="preserve">hal-04967530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des pratiques d’agriculture de conservation des sols sur les maladies cryptogamiques et leurs conséquences sur l’état sanitaire des cultures</w:t>
+                <w:t xml:space="preserve">L’agriculture de conservation des sols permet-elle le maintien des pollinisateurs dans les paysages agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.173-187, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
+              <w:t xml:space="preserve">, chapitre 9 Vrai-Faux, pp.401-404, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967530v1</w:t>
+                <w:t xml:space="preserve">hal-04967544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche système de la mise en œuvre des piliers de l’agriculture de conservation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Singla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions QUAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 2, pp.51-77, 2024, QUAE Coll. Savoirs Faire, 978275923566</w:t>
@@ -24573,450 +24577,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture à énergie positive</w:t>
+                <w:t xml:space="preserve">42. Conservation agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Berthon</w:t>
+                <w:t xml:space="preserve">Stéphane Boulakia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Vandenkoornhuyse</w:t>
+                <w:t xml:space="preserve">Hoà Tran Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Stammler</w:t>
+                <w:t xml:space="preserve">Philippe Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hermès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Jestin</w:t>
+                <w:t xml:space="preserve">Oumarou Balarabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2021, </w:t>
+              <w:t xml:space="preserve">Recarbonizing global soils: A technical manual of recommended management practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAO; ITPS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.523-546, 2021, Cropland, grassland, integrated systems and farming approaches - Practices overview, 978-92-5-134893-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/egds-3q69⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4060/cb6595en⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647333v1</w:t>
+                <w:t xml:space="preserve">hal-04972555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylaxie</w:t>
+                <w:t xml:space="preserve">Agriculture à énergie positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mossler</w:t>
+                <w:t xml:space="preserve">Sarah Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Calvignac</w:t>
+                <w:t xml:space="preserve">Hortense Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lecureur</w:t>
+                <w:t xml:space="preserve">Eva Stammler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Dayonnet</w:t>
+                <w:t xml:space="preserve">Marie Hermès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Cazemajou</w:t>
+                <w:t xml:space="preserve">Alexandra Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/4a8n-4468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/egds-3q69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152668v1</w:t>
+                <w:t xml:space="preserve">hal-03647333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">42. Conservation agriculture</w:t>
+                <w:t xml:space="preserve">Prophylaxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boulakia</w:t>
+                <w:t xml:space="preserve">Camille Mossler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoà Tran Quoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+                <w:t xml:space="preserve">Lucas Calvignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lienard</w:t>
+                <w:t xml:space="preserve">Laure Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Balarabé</w:t>
+                <w:t xml:space="preserve">Alix Dayonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Cazemajou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recarbonizing global soils: A technical manual of recommended management practices</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.523-546, 2021, Cropland, grassland, integrated systems and farming approaches - Practices overview, 978-92-5-134893-2. </w:t>
+              <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4060/cb6595en⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/4a8n-4468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972555v1</w:t>
+                <w:t xml:space="preserve">hal-03152668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
               </w:r>
@@ -25028,51 +25032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ratnadass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25175,51 +25179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25274,51 +25278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of actors in the agroecological transition of farmers: A case-study in the Tarn-Aveyron basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25536,757 +25540,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité physico-chimique du sol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/j5ce-pe28⟩</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/qhm2-w520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707938v1</w:t>
+                <w:t xml:space="preserve">hal-03713263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxiliaires des cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delattre</w:t>
+                <w:t xml:space="preserve">Autofertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cazaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Le Moinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/9z65-4m22⟩</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/chgn-za43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684637v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte biologique par conservation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorie Seychal</w:t>
+                <w:t xml:space="preserve">Régulation biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Sagorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/s4kq-dy18⟩</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ZAHX-0883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711823v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allélopathie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Archambeau</w:t>
+                <w:t xml:space="preserve">Fertilité physico-chimique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Lesbegueris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gourdien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/xzn2-5d05⟩</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/j5ce-pe28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673924v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autofertilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Le Moinier</w:t>
+                <w:t xml:space="preserve">Auxiliaires des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/chgn-za43⟩</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/9z65-4m22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682774v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation biologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustine Perrin</w:t>
+                <w:t xml:space="preserve">Allélopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Aubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ZAHX-0883⟩</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/xzn2-5d05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726458v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permaculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte biologique par conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissia Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorie Seychal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/qhm2-w520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/s4kq-dy18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713263v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture écologiquement intensive</w:t>
               </w:r>
@@ -26780,390 +26784,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre la diversité des agricultures pour s'engager dans une pratique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Tourdonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'agronome en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educagri, 280 p., 2017, 979-10-275-0081-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790422v1</w:t>
+                <w:t xml:space="preserve">hal-01608251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Soil and Aerial Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la diversité des agricultures pour s'engager dans une pratique professionnelle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Main lessons drawn from the analysis of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agronome en action</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cover Crops for Sustainable Farming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 95 p., 2017, 978-94-024-0985-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-0986-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608251v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la fertilité globale de l’agroécoystème dans une perspective de durabilité</w:t>
               </w:r>
@@ -27376,2483 +27380,2388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Natural Habitats for Functional Biodiversityin France</w:t>
+                <w:t xml:space="preserve">Semi-natural habitats for functional biodiversity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Editions Springer</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer - Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 249 p., 2017, 978-94-024-1184-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356653v1</w:t>
+                <w:t xml:space="preserve">hal-02788628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-natural habitats for functional biodiversity in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sol agricole, une ressource indispensable négligée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Crop Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Services écosystémiques et protection des sols. : Analyses juridiques et éclairages agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère édition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 399 p., 2017, 9782759227914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer - Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02788628v1</w:t>
+                <w:t xml:space="preserve">hal-02791537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sol agricole, une ressource indispensable négligée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrastructure agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services écosystémiques et protection des sols. : Analyses juridiques et éclairages agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/q9h6-f326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02791537v1</w:t>
+                <w:t xml:space="preserve">hal-03708805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former et transmettre les connaissances: Enseigner la PAEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail simplifié du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/w1jf-gv83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure agroécologique</w:t>
+                <w:t xml:space="preserve">Préface: Faune utile des bords de champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faune utile des bords de champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions France Agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2855574769</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/q9h6-f326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03708805v1</w:t>
+                <w:t xml:space="preserve">hal-04972568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santé des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/1zjj-nf03⟩</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/r87s-bd84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648438v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface: Faune utile des bords de champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agriculture de conservation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Roocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune utile des bords de champs</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d'agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1zjj-nf03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972568v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générer et intégrer les connaissances: Biodiversité fonctionnelle du sol et aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Deguine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé des sols</w:t>
+                <w:t xml:space="preserve">Approche de la biodiversité à l’échelle de l’agroécosystème: Des habitats semi-naturels pour la biodiversité fonctionnelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/r87s-bd84⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03727253v1</w:t>
+                <w:t xml:space="preserve">hal-01601387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la biodiversité à l’échelle de l’agroécosystème: Des habitats semi-naturels pour la biodiversité fonctionnelle en France</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se former et transmettre les connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becker N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Deguine; Caroline Gloanec; Philippe Laurent; Alain Ratnadass; Jean-Noël Aubertot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2016, Savoir Faire (Quae), 978-2-7592-2410-4</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Savoir Faire, 9782759224128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601387v1</w:t>
+                <w:t xml:space="preserve">hal-01593715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se former et transmettre les connaissances</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préface: Faune utile des bords de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection agroécologique des cultures</w:t>
+              <w:t xml:space="preserve">Faune utile des bords de champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Savoir Faire, 9782759224128</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions France Agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 168 p., 2016, 978-2855574769</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593715v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface: Faune utile des bords de champs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couverture végétale permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Loubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brasiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faune utile des bords de champs</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/qa1a-q259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794814v1</w:t>
+                <w:t xml:space="preserve">hal-03691676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couverture végétale permanente</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vie du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/jwg3-ep28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/qa1a-q259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03691676v1</w:t>
+                <w:t xml:space="preserve">hal-03735483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vie du sol</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité et services rendus à l’agriculture. Principaux enseignements de différents dispositifs de recherche récents et actuels en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Balent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversité et agriculture en Midi-Pyrénées : Panorama des actions de recherche et développement. Quelles perspectives pour le conseil aux agriculteurs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 40 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/jwg3-ep28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03735483v1</w:t>
+                <w:t xml:space="preserve">hal-02794271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité et services rendus à l’agriculture. Principaux enseignements de différents dispositifs de recherche récents et actuels en Midi-Pyrénées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+                <w:t xml:space="preserve">Préface: Les agriculteurs au cœur du ‘’manger écologique’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité et agriculture en Midi-Pyrénées : Panorama des actions de recherche et développement. Quelles perspectives pour le conseil aux agriculteurs ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 40 p., 2015</w:t>
+              <w:t xml:space="preserve">Manger écologique ? Comprendre vite et mieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80 p., 2015, Infographie, 9782759228454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794271v1</w:t>
+                <w:t xml:space="preserve">hal-02794190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface: Les agriculteurs au cœur du ‘’manger écologique’’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La biodiversité est aussi fonctionnelle : traits des organismes, fonctionnement et dynamique des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Blondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manger écologique ? Comprendre vite et mieux</w:t>
+              <w:t xml:space="preserve">Sciences de la Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 376 p., 2014, 9782804184902</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02794190v1</w:t>
+                <w:t xml:space="preserve">hal-02794191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biodiversité est aussi fonctionnelle : traits des organismes, fonctionnement et dynamique des écosystèmes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques Blondel</w:t>
+                <w:t xml:space="preserve">Conservation biocontrol: Principles and implementation in organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine S. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la Conservation</w:t>
+              <w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 489 p., 2014, 978-9400779266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Boeck</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02794191v1</w:t>
+                <w:t xml:space="preserve">hal-02799931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation biocontrol: Principles and implementation in organic farming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic farming, prototype for sustainable agricultures</w:t>
+              <w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Springer</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02799931v1</w:t>
+                <w:t xml:space="preserve">hal-01173737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating crop and landscape management into new crop protection strategies to enhance biological control of oilseed rape insect pests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agronomie aux défis du XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Roger-Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol-Based Integrated Management of Oilseed Rape Pests</w:t>
+              <w:t xml:space="preserve">Cent ans d'agronomie à Toulouse INP-ENSAT 1909-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Aube/ENSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 258 p., 2010, Monde en Cours. Essais, 978-2815900133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-90-481-3983-5_17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01173737v1</w:t>
+                <w:t xml:space="preserve">hal-02816995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agronomie aux défis du XXIème siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
+                <w:t xml:space="preserve">Les Syrphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cent ans d'agronomie à Toulouse INP-ENSAT 1909-2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest insect studies: methods and techniques. Key considerations for standardisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONF - Office National des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossiers Forestiers, 978-2-84207-343-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l'Aube/ENSAT</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02816995v1</w:t>
+                <w:t xml:space="preserve">hal-02823087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Syrphes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId753" w:history="1">
+                <w:t xml:space="preserve">Le piège Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest insect studies: methods and techniques. Key considerations for standardisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONF - Office National des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dossiers Forestiers, 978-2-84207-343-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONF - Office National des Forêts</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02823087v1</w:t>
+                <w:t xml:space="preserve">hal-02820133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le piège Malaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Vallet</w:t>
+                <w:t xml:space="preserve">Species selection tool for the Syrph the Net Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.D. Speight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sommaggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest insect studies: methods and techniques. Key considerations for standardisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Syrph the Net, the database of européan syrphidae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrph, The Net Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONF - Office National des Forêts</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02820133v1</w:t>
+                <w:t xml:space="preserve">hal-02824677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...74 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StN keys for the identification of adult European Syrphidae(Diptera)2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C.D. Speight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -29868,51 +29777,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syrph the Net, the database of Européan Syrphidae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2007, Syrph the Net</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29922,51 +29831,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild bees (Apoidea: Anthophila) of South-West France: more than 10 years of inventories in mosaic landscapes of ZA-PYGAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30008,92 +29917,92 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15468/dm9eza⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrated key to the hoverfly genera of Europe (Syrphidae and Microdontidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30105,92 +30014,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin C.D. Speight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.11486755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30242,169 +30151,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DVD : Agroécologie, expérimenter à l'échelle du paysage et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mayade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mayade</w:t>
+                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Munier-Jolain</w:t>
+                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina S. Gaba</w:t>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Malézieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30414,535 +30323,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services, agriculture and neonicotinoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Neumann</w:t>
+                <w:t xml:space="preserve">Jan Frouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Frouz</w:t>
+                <w:t xml:space="preserve">J Helenius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Helenius</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandra M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] EASAC Policy report 26, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L 'agroécologie en action : quelles voies pour la modernisation écologique de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">M’hand Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hand Fares</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yael Kouzmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] inra. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the farmers’ perception of biodiversity indicators associated to organic and low-input farming systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
+                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contract] Deliverable D 4 .4, 2012</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02808294v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+                <w:t xml:space="preserve">Report on the farmers’ perception of biodiversity indicators associated to organic and low-input farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eszter Kelemen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Podmaniczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziano Gomiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
+              <w:t xml:space="preserve">[Contract] Deliverable D 4 .4, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01197961v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les fuites de nitrate au moyen de cultures intermédiaires : conséquences sur les bilans d'eau et d'azote, autres services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -30982,103 +30891,103 @@
                 <w:t xml:space="preserve">Raphaël Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, 60 p</w:t>
+              <w:t xml:space="preserve">[0] 2100450303, Ministère de l'Ecologie, du Développement Durable et de l'Energie. 2012, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130201v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity in organic and low-input farming systems. Handbook for recording key indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31086,473 +30995,473 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Alterra Report 2308, Inconnu. 2012, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on local stakeholder requirements regarding individual farming systems in BioBio case study regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenche Dramstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm management indicators - questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Alterra Report 2308, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessement of economic benefits linked to organic and low input farmland in 4 BIOBIO case study areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eszter Kelemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma N. Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Dennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Deliverable D3.4, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delimitation of BIOBIO case study regions and the selection of case study farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Arndorfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31561,242 +31470,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyka Angelova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion M.I. Bogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion M.I. Bogers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Csaba Centeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] Deliverable D3.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Agriculture et Biodiversité - Inra - Département Environnement Agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dajoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] auto-saisine. 2009, 308 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et biodiversité : des synergies à valoriser. Rapport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31852,73 +31761,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2008, 637 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et biodiversité : valoriser les synergies. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31974,73 +31883,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2008, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et biodiversité. Valoriser les synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32096,51 +32005,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA. 2008, 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32150,105 +32059,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroécologie. Vers une science unificatrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02806646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId802"/>
+      <w:footerReference w:type="default" r:id="rId801"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -32316,51 +32225,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05DC5EDD"/>
+    <w:nsid w:val="61D782CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -32547,51 +32456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-sarthou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4096-6291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079551319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Pheap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vang Seng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Clara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumora Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grud&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugassy L&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e135157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/ohj587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela L&#252;scher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Arndorfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00256-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105827" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Cole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kleijn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V. Dicks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C. Stout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627823v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moureaux," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deguine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin, M." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106815" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2017.1392493" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106630" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DR6CZF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herzog" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Bal&#224;zs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.08.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD98T6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hermansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cederberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Vale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.172" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bal&#225;zs" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1278-y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Targetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Schneider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick J. Brus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12552" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gimmi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0304-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637805v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.11.052" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB25TLD0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ammari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Andriets" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Angelova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1985.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629789v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. D. Speight" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hector" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.04.003" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2015.083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Targetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herzog" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolfrum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arndorfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635796v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.04.050" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWL0P1K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633185v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Last" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Dyman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0763-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A. Turnbull" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535632v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.06.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5151" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.04.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ST0413L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643340v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865358v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072997" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642250v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643575v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644158v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qvc-kn75" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR5XHRLC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tissot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Claude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C.D. Speight" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarthou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643576v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001119v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00547.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6823D6S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Viaggi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuming" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16507541.2012.695118" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9573-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J473C2G4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menozzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5127" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C29FF56737A7ED933F45F0E7AD75E8646ACCD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659393v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delarue" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665491v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Redon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666757v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660826v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin,cd. Speight" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656621v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657503v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657478v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660579v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham.E. Rotheray" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658240v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.A. Levy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654973v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667299v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1DLMP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achaleke" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin,cd.D. Speight" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665499v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657464v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657252v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657804v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680082v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Barreau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675048v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677482v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677391v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680633v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Belhoute" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehondt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dussaix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Libert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673232v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Tschorsnig" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691347v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691217v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786302v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787549v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785535v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785524v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785532v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785447v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786551v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785182v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785116v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785525v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785537v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789749v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payet R.-M." TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786922v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787383v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787366v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787370v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785111v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785441v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785176v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785440v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785510v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785418v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739177v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794238v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794239v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578040v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aballea" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sarthou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gredin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794524v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795765v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578085v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795020v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793645v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794187v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741634v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Schneider" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hector" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794233v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert-Badoz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794523v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01360388v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aballea" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suganuma" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hostalrich" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797325v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796529v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794237v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794186v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz-Chabert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794539v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794771v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794521v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vigan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598406v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509641v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805680v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805607v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748522v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Georg Bernhardt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645823v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748995v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809072v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fjellstad" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748543v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645808v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hamilton" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Tsafack" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754255v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753310v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/0/302002" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824437v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820650v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816990v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832375v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barreau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760129v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyjou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830050v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830203v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762594v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778179v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vila" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778479v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vila" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782305v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785205v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789130v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739491v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pelizzari" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814720v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824614v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829601v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830157v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967417v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-alain Maron" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892801v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396254v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sarthou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Lauri" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810817v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.D. Speight" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lair" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrigue" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Magdalou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173714v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1133/9782759219407/agriculture-et-biodiversite" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696407v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boulakia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Singla" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967558v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diakhate" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda L. Pit Nunes" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares Jr Dimas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fuentes Llanillo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680765v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967544v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967530v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967524v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647333v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stammler" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/egds-3q69" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152668v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mossler" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvignac" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecureur" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dayonnet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazemajou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4a8n-4468" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972555v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224; Tran Quoc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lienard" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balarab&#233;" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.fao.org/handle/20.500.14283/cb6595en" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cb6595en" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790952v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707938v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Lesbegueris" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourdien" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5ce-pe28" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684637v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9z65-4m22" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711823v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rousseaux" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Seychal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s4kq-dy18" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673924v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubertin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Archambeau" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzn2-5d05" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682774v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazaly" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Moinier" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/chgn-za43" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726458v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sagorin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ZAHX-0883" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713263v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qhm2-w520" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654318v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6m05-4k75" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685850v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duprat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6wbe-t019" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673608v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neyton" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Abbady" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ys6m-a511" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647395v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ribard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Magdeleine" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py94-gk69" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685882v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brustel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seyvet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6w0s-gm95" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356658v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608251v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jomier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691648v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien De Pierrepont" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wp4g-rr65" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356653v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788628v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402411843" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791537v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1488/9782759227914/services-ecosystemiques-et-protection-des-sols" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601912v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Jeanne" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728786v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hervet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheval" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w1jf-gv83" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708805v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q9h6-f326" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648438v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roocks" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zjj-nf03" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972568v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-de-conservation.com/Faune-utile-des-bords-de-champs.html" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601894v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727253v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r87s-bd84" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601387v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593715v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker N" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794814v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691676v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loubes" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiles" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qa1a-q259" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735483v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jwg3-ep28" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794271v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794190v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1381/9782759228454/manger-ecologique" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794191v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804184902-sciences-de-la-conservation" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799931v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wyss" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/261384.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816995v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre.fnac.com/a2867599/Collectif-Cent-ans-d-agronomie-a-toulouse-inp-ensat-1909-2009" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823087v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37547.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820133v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35310.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824677v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sommaggio" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iol.ie/~millweb/syrph/syrphid.htm" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821242v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04773411v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/dm9eza" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973208v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11486755" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810845v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798749v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neumann" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Helenius" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Klein" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808294v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Podmaniczky" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655404v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810928v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Dramstad" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809513v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821057v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M.I. Bogers" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Centeri" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173713v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148269v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173738v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806646v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-sarthou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4096-6291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079551319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lugassy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lef&#232;vre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101605" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052358v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Pheap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Murase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vang Seng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farsys.2025.100140" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lef&#232;vre Clara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husson Olivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumora Bruno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grud&#233; Oc&#233;ane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugassy L&#233;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811242v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rivers-Moore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pichon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.12.e135157" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Deguine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#244;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric P.-E. Lauri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.11.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968313v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/ohj587" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03736171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03619267v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boinot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-022-01977-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela L&#252;scher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K Schneider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Arndorfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00256-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schmidt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05047-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890206v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105827" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna J. Cole" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kleijn" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn V. Dicks" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane C. Stout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon G. Potts" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13572" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627823v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moureaux," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Deguine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin, M." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouanel Poulmarc'H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saintilan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2020.106041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106815" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01426397.2017.1392493" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Benada" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Soglonou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Tano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy8100209" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Babre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charpentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.11.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DR6CZF3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Karp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Meehan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily A. Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Declerck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1800042115" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09881-230121" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5430" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602262v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Herzog" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bogers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Bal&#224;zs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Durr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Schwanck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0417-y" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.08.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXD98T6N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trydeman Knudsen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Hermansen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cederberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Herzog" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Vale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.172" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652930v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fontaine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Froger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137850846009827E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nemecek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Bal&#225;zs" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dennis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-017-1278-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Targetti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel K. Schneider" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick J. Brus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12552" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641042v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cordier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Gimmi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-015-0304-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637805v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2015.11.052" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB25TLD0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692268v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ammari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aljona Andriets" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Angelova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-1985.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631869v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hector" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2015.04.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637469v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Ryschawy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629789v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C. D. Speight" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954701v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632071v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2015.083" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Targetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herzog" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wolfrum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arndorfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.08.025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640403v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay A. Turnbull" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939669v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Plantegenest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.12.019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S31JXFPH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635796v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.04.050" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPWL0P1K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Last" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Dyman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-014-0763-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5151" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535632v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.06.006" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.04.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ST0413L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643575v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Charles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wirth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Buchi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644158v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qvc-kn75" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001115v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter E. Kelemen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve G. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano T. Gomiero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kov&#225;cs K. Eszter" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma N. Choisis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.06.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRQ9X4XW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642250v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roger-Estrade" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9463-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6XXVV4H3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072997" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643340v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001604v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel M. Morison" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2011.05.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR5XHRLC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649530v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tissot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langlois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Claude" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin C.D. Speight" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarthou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643576v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738188v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019389v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.11.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DT79TPKC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001119v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00547.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6823D6S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Viaggi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuming" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16507541.2012.695118" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-011-9573-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J473C2G4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menozzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5127" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C29FF56737A7ED933F45F0E7AD75E8646ACCD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930558v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-011-0009-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173252v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385040-9.00006-2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665491v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Redon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659393v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corriol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delarue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664496v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666757v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660826v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin,cd. Speight" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656621v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657503v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657478v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654973v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Waligora" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657077v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Achaleke" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667299v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.006" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1DLMP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660579v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham.E. Rotheray" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658240v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David.A. Levy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660637v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin,cd.D. Speight" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665499v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657026v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657252v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657464v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657601v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657804v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658909v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657744v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680082v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Barreau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677367v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675048v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677482v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677391v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680633v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Belhoute" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehondt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dussaix" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Libert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673232v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Tschorsnig" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677595v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691347v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691217v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693420v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786302v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786833v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Siqueira" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Machado" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789014v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787549v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785188v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785524v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785532v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785535v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785447v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786551v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785182v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785116v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785525v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785537v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786922v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Simon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787383v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789749v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bellec" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ratnadass" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roth&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payet R.-M." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785440v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785441v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785176v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787366v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787370v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785111v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733655v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785510v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785418v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794524v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578040v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mortier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aballea" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Suganuma" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sarthou" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gredin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794238v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739177v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795765v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01578085v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603692v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795020v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794523v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793645v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794187v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603477v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741634v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Schneider" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Hector" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794233v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert-Badoz" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797325v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01360388v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Aballea" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suganuma" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hostalrich" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793641v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796529v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794237v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794186v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Badoz-Chabert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605634v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794539v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794771v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794521v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794185v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796528v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vigan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598406v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509641v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747935v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kelemen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Gomiero" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Kovacs" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805680v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173310v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802431v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805607v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749850v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748522v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Balazs" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Georg Bernhardt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000809v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charles" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748995v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645823v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809072v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Fjellstad" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808348v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748543v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645808v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Hamilton" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Tsafack" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754255v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752478v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753310v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/6/0/302002" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824437v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820650v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816990v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832375v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Barreau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830050v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760129v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyjou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762594v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830203v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778179v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vila" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778479v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vila" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782305v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785205v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789130v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483371v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mary" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guenser" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739491v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andalo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pelizzari" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Escaravage" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Burrus" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601774v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808411v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814720v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824614v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Girard-Buttoz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tessier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829601v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830157v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967417v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-alain Maron" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892801v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396254v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sarthou" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E Lauri" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Barkaoui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072297v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3051-les-cultures-intermediaires-pour-une-production-agricole-durable.html" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810817v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.D. Speight" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lair" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrigue" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Magdalou" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173714v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barbault" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1133/9782759219407/agriculture-et-biodiversite" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653965v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellone" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Paresys" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967569v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04660597v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Blanchart" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1776/9782759235667/l-agriculture-de-conservation-des-sols" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696407v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boulakia" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Singla" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tivet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967558v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diakhate" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda L. Pit Nunes" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares Jr Dimas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fuentes Llanillo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967536v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680765v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sester" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967530v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967544v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967524v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972555v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#224; Tran Quoc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lienard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Balarab&#233;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openknowledge.fao.org/handle/20.500.14283/cb6595en" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cb6595en" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647333v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berthon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Stammler" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herm&#232;s" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jestin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/egds-3q69" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152668v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mossler" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Calvignac" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lecureur" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Dayonnet" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cazemajou" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4a8n-4468" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716659v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b4vj-9e56" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790952v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1572/9782759229567/reussir-l-implantation-des-cultures" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071903v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_8" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753946v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_3" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713263v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qhm2-w520" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682774v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cazaly" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Le Moinier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/chgn-za43" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726458v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sagorin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Perrin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ZAHX-0883" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707938v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Lesbegueris" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourdien" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j5ce-pe28" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684637v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joseph" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9z65-4m22" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673924v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubertin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Archambeau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/xzn2-5d05" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711823v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Rousseaux" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorie Seychal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/s4kq-dy18" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654318v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6m05-4k75" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685850v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duprat" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Thiechart" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6wbe-t019" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673608v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neyton" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Abbady" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ys6m-a511" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647395v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ribard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Magdeleine" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/py94-gk69" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03685882v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Brustel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seyvet" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6w0s-gm95" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608251v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Tourdonnet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jomier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356658v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402411843" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790422v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-94-024-0986-4" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-0986-4_2" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786555v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jordan-Meille" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Naudin" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jourdan" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1502/9791027500819/l-agronome-en-action" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691648v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien De Pierrepont" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/wp4g-rr65" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788628v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789402411843" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791537v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1488/9782759227914/services-ecosystemiques-et-protection-des-sols" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708805v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q9h6-f326" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601912v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Jeanne" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4748-protection-agroecologique-des-cultures.html" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728786v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hervet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cheval" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w1jf-gv83" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972568v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-de-conservation.com/Faune-utile-des-bords-de-champs.html" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727253v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/r87s-bd84" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648438v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Roocks" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zjj-nf03" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601894v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601387v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01593715v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becker N" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794814v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691676v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Loubes" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brasiles" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/qa1a-q259" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735483v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jwg3-ep28" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794271v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794190v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1381/9782759228454/manger-ecologique" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794191v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Blondel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804184902-sciences-de-la-conservation" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799931v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wyss" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/261384.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173737v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-90-481-3982-8" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3983-5_17" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816995v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livre.fnac.com/a2867599/Collectif-Cent-ans-d-agronomie-a-toulouse-inp-ensat-1909-2009" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823087v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vallet" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37547.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820133v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/35310.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824677v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sommaggio" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iol.ie/~millweb/syrph/syrphid.htm" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821242v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04773411v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15468/dm9eza" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973208v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11486755" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810845v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayade" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Gaba" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798749v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Neumann" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Frouz" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Helenius" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra M. Klein" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797936v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hand Fares" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kouzmine" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130201v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808294v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Podmaniczky" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197961v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655404v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810928v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Dramstad" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809513v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808298v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821057v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M.I. Bogers" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Centeri" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173757v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173713v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148269v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173738v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806646v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>