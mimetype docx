--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Sautot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de ConférencesUniversité Claude Bernard Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1386-337X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050117009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2- 917645-52-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254, 2014, 978-2-87574-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil 47. Le verbe pour exprimer le temps : Quels apports pour une rénovation de la didactique de la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ellug, pp.180, 2013, 978-2-84310-247-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer la grammaire : Comprendre les concepts de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scéren/ CRDP Académie de Grenoble, pp.250, 2010, Enseigner le Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. , 2008, 978-2-915806-54-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DE L'ORTHOGRAPHE ET D'AUTRES INDICES DANS LA CONSTRUCTION DU SENS EN LECTURE Étude de la variation de la réception chez des lecteurs enfants (de 6 à 15 ans) et adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du progrès en orthographe grammaticale Compte rendu de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Espe de Lyon; Inspection académique du Rhône (France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Inventaire des formes signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2021, Scolagram</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 -Décrire et expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophélie TREMBLAY, Érick FALARDEAU, Priscilla BOYER et Isabelle GAUVIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et influences des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Presses Universitaires de Namur, 2020, 978-2-39029-067-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la recherche en didactique du français dans le domaine de la formation linguistique des adultés peu qualifiés en France : frein et dynamique d'un contexte institutionnel complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes institutionnels, réformes et recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.175-213, 2018, 978-2-87037-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité au service de la formation des formateurs. Analyser des situations de formation pour construire des objets de formation de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions raison et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l'intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beacco, Jean-Claude / Krumm, Hans-Jürgen / Little, David / Thalgott, Philia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linguistic Integration of Adult Migrants / L’intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.403-410, 2017, 9783110477498. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110477498-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs : un métier complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit - Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions raison et passions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auxiliaires des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Noelle Roubaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.235, 2014, GRAMM-R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction interactive d'une norme textuelle en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire. De la linguistique à la didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-224, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe : de l'élaboration d'un outil pour observer et analyser les situations didactiques au questionnement des concepts didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Daunay, Yves Reuter, Bernard Schneuwly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts et les méthodes en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.251-270, 2012, Recherches en didactique du français, 2870377320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe dans la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Sénore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les élèves sur l'orthographe : Pratiques et repères pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.43-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’explication surgit dans les échanges pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication et résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scéren - CNDP Grenoble, pp.67-102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des pictogrammes : genèse d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de la vie : Sémiotique de la culture et du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-296, 2008, Formes Sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse a posteriori du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film de classe. Etude sémiotique et enjeux didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.59-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professeurs entrant dans le métier et la norme orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brissaud; Jean-Pierre Jaffré; Jean-Christophe Pellat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches en orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2008, Nouvelles recherches en orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antonymie : un opérateur de construction de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et construction de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthographe en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ville et campagne, lecture des écrits péri-urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.251-267, 1998, Sémantiques, 2738460364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concept au service de la didactique du français : la productivité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Quelles mutations dans le champ de la didactique du français, à l'école primaire ?, 67, pp.119-139. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à la norme orthographique de candidats au concours de professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.03005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de phrases pour l’étude de la langue et la négociation orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.01006. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214301006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et choix méthodologiques pour l’étude des rendements des classes dans la recherche REAlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scolagram.u-cergy.fr/index.php/content_page/item/326-Rendement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle grammaire des écrits professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Didactique du français pour les adultes natifs : de l'illettrisme aux compétences clés, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur à l'école – tensions entre situation dans le temps et morphologie verbale. Les programmes scolaires, une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Regards croisés sur le futur en français et dans différentes langues romanes, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les relations temporelles dans des récits d’élèves : quels enjeux pour l’analyse de corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement, 16, pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la négociation graphique est-elle l’exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’exercice de français au primaire et au collège, 56, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d'adultes faiblement qualifiés : de la typologie aux solutions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbaliser ses règles orthographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ENSEIGNEMENT/APPRENTISSAGE DE LA LANGUE, DES TEXTES ET DES DISCOURS 40 ANS DE PRATIQUES, 169-170, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les enseignants à cerner les besoins grammaticaux des élèves. Le projet SCOLAGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aider, 64, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de formation linguistique mises en œuvre dans les formations professionnelles : quelle didactique du français pour articuler maîtrise de la langue, habiletés littératiques et compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langage, Travail et Formation [2015-2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée, un exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire : un problème pour les élèves, un problème pour le maitre aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tête de mort est gaie et M. Beurk est cool. Faut-il pourchasser indéfiniment l'iconicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIV (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pépites d'ORL dans un océan de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la norme orthographique : quelques avatars pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : Construction de quelques &amp;quot; parasites &amp;quot; normatifs en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pratiques de lecture et d'écriture : Des usages sociaux aux savoirs scolaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe : filtre ou accès aux signifiés lexicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Enseignement - Apprentissage du lexique, 21, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIRE DANS L'ESPACE URBAIN : LES PARADOXES DES ENSEIGNES COMMERCIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel savoir enseignant au service de la conceptualisation de l’adjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04118066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des liens entre identification grammaticale et performance scripturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet REAlang pour étudier la réalité des classes sur le plan de l'enseignement de la langue en milieu scolaire : analyser et croiser données quantitatives & qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, May 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES PERFORMANCES ORTHOGRAPHIQUES DES ÉLÈVES : COMMENT CERNER LE RENDEMENT DES CLASSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques et traitements des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section française de l'AIRDF, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité des enseignements par l’étude des rendements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les accords chaines dans un groupe nominal lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un dispositif didactique lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do pupils express time ? An analysis of expression of time in pupils’ narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Teaching Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, un concept didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONCEPTS DANS LA RECHERCHE EN DIDACTIQUE DU FRANÇAIS ÉMERGENCE ET CRÉATION D'UN CHAMP ÉPISTÉMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation graphique Invention d'un espace de normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invention d'espaces de travail entre chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, May 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.173.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU LANGAGE DANS L’ANALYSE DE L’ACTIVITÉ EN SITUATION DE TRAVAIL. LE CAS DE LA FORMATION EN ÉCOLE D’INGÉNIEUR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de Didactique Professionnelle ..ENTRE PRESSIONS INSTITUTIONNELLES ET AUTONOMIE DU SUJET : QUELLES ANALYSES DE L’ACTIVITÉ EN SITUATION DE TRAVAIL EN DIDACTIQUE PROFESSIONNELLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité de la négociation orthographique à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSION &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSIONS &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Apr 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer en formant : la formation aux écrits professionnels d'adultes peu qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPÉEN&amp;ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour apprendre à exprimer le temps dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l’enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on et faut-il enseigner l’aspect à l’école élémentaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l'enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes scolaires : une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Si j'aurais su, J'aurais pas venu ! Linguistique des formes exclues : descriptions, genres, épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe : entre curriculum institué et curriculum réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.253-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève et le verbe : entre usage et prescription institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le verbe : perspectives linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Arras, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et analyser les interactions didactiques : Potentialités et limites du film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du rapport au savoir langagier des enseignants lors d'une pratique d'observation réfléchie de la langue ou &amp;quot;comment faire de la grammaire autrement&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloqie AIRDF: Le socioculturel en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'observation réfléchie de la langue: situations &amp;quot;problème&amp;quot; ou &amp;quot;problématiques&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRÉTATION DE PICTOGRAMMES : GENÈSE D’UNE COMPÉTENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours enseignant : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des connaissances et langage dans les disciplines d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFLUENCE DES REPRÉSENTATIONS NORMATIVES DANS LA LECTURE D'ÉCRITS MULTICODIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Lmoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et sentiment d'insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion, interaction et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des représentations stéréotypiques de l'orthographe au cours de la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque d'Albi: langages et signification : le stéréotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'erreurs d'orthographe Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation orthographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://scolagram.u-cergy.fr/index.php/content_page/item/318-typologie-d-erreurs-pour-quoi-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français épreuve orale sur dossier - Conseils méthodologiques assortis d'exercices autocorrectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, https://www.reseau-canope.fr/notice/jouer-a-lecole.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner l'orthographe au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celui qui ne parle pas apprend-il aussi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernier Marie-Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Sautot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de ConférencesUniversité Claude Bernard Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1386-337X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050117009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2- 917645-52-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254, 2014, 978-2-87574-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil 47. Le verbe pour exprimer le temps : Quels apports pour une rénovation de la didactique de la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ellug, pp.180, 2013, 978-2-84310-247-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer la grammaire : Comprendre les concepts de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scéren/ CRDP Académie de Grenoble, pp.250, 2010, Enseigner le Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. , 2008, 978-2-915806-54-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DE L'ORTHOGRAPHE ET D'AUTRES INDICES DANS LA CONSTRUCTION DU SENS EN LECTURE Étude de la variation de la réception chez des lecteurs enfants (de 6 à 15 ans) et adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du progrès en orthographe grammaticale Compte rendu de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Espe de Lyon; Inspection académique du Rhône (France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Inventaire des formes signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2021, Scolagram</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 -Décrire et expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophélie TREMBLAY, Érick FALARDEAU, Priscilla BOYER et Isabelle GAUVIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et influences des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Presses Universitaires de Namur, 2020, 978-2-39029-067-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la recherche en didactique du français dans le domaine de la formation linguistique des adultés peu qualifiés en France : frein et dynamique d'un contexte institutionnel complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes institutionnels, réformes et recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.175-213, 2018, 978-2-87037-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité au service de la formation des formateurs. Analyser des situations de formation pour construire des objets de formation de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions raison et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l'intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beacco, Jean-Claude / Krumm, Hans-Jürgen / Little, David / Thalgott, Philia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linguistic Integration of Adult Migrants / L’intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.403-410, 2017, 9783110477498. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110477498-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs : un métier complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit - Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions raison et passions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auxiliaires des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Noelle Roubaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.235, 2014, GRAMM-R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction interactive d'une norme textuelle en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire. De la linguistique à la didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-224, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe : de l'élaboration d'un outil pour observer et analyser les situations didactiques au questionnement des concepts didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Daunay, Yves Reuter, Bernard Schneuwly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts et les méthodes en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.251-270, 2012, Recherches en didactique du français, 2870377320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe dans la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Sénore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les élèves sur l'orthographe : Pratiques et repères pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.43-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’explication surgit dans les échanges pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication et résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scéren - CNDP Grenoble, pp.67-102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des pictogrammes : genèse d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de la vie : Sémiotique de la culture et du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-296, 2008, Formes Sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse a posteriori du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film de classe. Etude sémiotique et enjeux didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.59-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professeurs entrant dans le métier et la norme orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brissaud; Jean-Pierre Jaffré; Jean-Christophe Pellat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches en orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2008, Nouvelles recherches en orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antonymie : un opérateur de construction de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et construction de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthographe en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ville et campagne, lecture des écrits péri-urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.251-267, 1998, Sémantiques, 2738460364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concept au service de la didactique du français : la productivité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Quelles mutations dans le champ de la didactique du français, à l'école primaire ?, 67, pp.119-139. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à la norme orthographique de candidats au concours de professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.03005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de phrases pour l’étude de la langue et la négociation orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.01006. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214301006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et choix méthodologiques pour l’étude des rendements des classes dans la recherche REAlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scolagram.u-cergy.fr/index.php/content_page/item/326-Rendement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle grammaire des écrits professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Didactique du français pour les adultes natifs : de l'illettrisme aux compétences clés, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur à l'école – tensions entre situation dans le temps et morphologie verbale. Les programmes scolaires, une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Regards croisés sur le futur en français et dans différentes langues romanes, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les relations temporelles dans des récits d’élèves : quels enjeux pour l’analyse de corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement, 16, pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la négociation graphique est-elle l’exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’exercice de français au primaire et au collège, 56, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d'adultes faiblement qualifiés : de la typologie aux solutions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbaliser ses règles orthographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ENSEIGNEMENT/APPRENTISSAGE DE LA LANGUE, DES TEXTES ET DES DISCOURS 40 ANS DE PRATIQUES, 169-170, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les enseignants à cerner les besoins grammaticaux des élèves. Le projet SCOLAGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aider, 64, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de formation linguistique mises en œuvre dans les formations professionnelles : quelle didactique du français pour articuler maîtrise de la langue, habiletés littératiques et compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langage, Travail et Formation [2015-2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée, un exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire : un problème pour les élèves, un problème pour le maitre aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tête de mort est gaie et M. Beurk est cool. Faut-il pourchasser indéfiniment l'iconicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIV (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pépites d'ORL dans un océan de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la norme orthographique : quelques avatars pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : Construction de quelques &amp;quot; parasites &amp;quot; normatifs en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pratiques de lecture et d'écriture : Des usages sociaux aux savoirs scolaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe : filtre ou accès aux signifiés lexicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Enseignement - Apprentissage du lexique, 21, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIRE DANS L'ESPACE URBAIN : LES PARADOXES DES ENSEIGNES COMMERCIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel savoir enseignant au service de la conceptualisation de l’adjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04118066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des liens entre identification grammaticale et performance scripturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet REAlang pour étudier la réalité des classes sur le plan de l'enseignement de la langue en milieu scolaire : analyser et croiser données quantitatives & qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, May 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES PERFORMANCES ORTHOGRAPHIQUES DES ÉLÈVES : COMMENT CERNER LE RENDEMENT DES CLASSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité des enseignements par l’étude des rendements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques et traitements des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section française de l'AIRDF, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les accords chaines dans un groupe nominal lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un dispositif didactique lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do pupils express time ? An analysis of expression of time in pupils’ narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Teaching Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, un concept didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONCEPTS DANS LA RECHERCHE EN DIDACTIQUE DU FRANÇAIS ÉMERGENCE ET CRÉATION D'UN CHAMP ÉPISTÉMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation graphique Invention d'un espace de normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invention d'espaces de travail entre chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, May 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.173.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU LANGAGE DANS L’ANALYSE DE L’ACTIVITÉ EN SITUATION DE TRAVAIL. LE CAS DE LA FORMATION EN ÉCOLE D’INGÉNIEUR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de Didactique Professionnelle ..ENTRE PRESSIONS INSTITUTIONNELLES ET AUTONOMIE DU SUJET : QUELLES ANALYSES DE L’ACTIVITÉ EN SITUATION DE TRAVAIL EN DIDACTIQUE PROFESSIONNELLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité de la négociation orthographique à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSION &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Apr 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSIONS &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer en formant : la formation aux écrits professionnels d'adultes peu qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPÉEN&amp;ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour apprendre à exprimer le temps dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l’enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on et faut-il enseigner l’aspect à l’école élémentaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l'enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes scolaires : une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Si j'aurais su, J'aurais pas venu ! Linguistique des formes exclues : descriptions, genres, épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe : entre curriculum institué et curriculum réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.253-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève et le verbe : entre usage et prescription institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le verbe : perspectives linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Arras, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et analyser les interactions didactiques : Potentialités et limites du film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'observation réfléchie de la langue: situations &amp;quot;problème&amp;quot; ou &amp;quot;problématiques&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du rapport au savoir langagier des enseignants lors d'une pratique d'observation réfléchie de la langue ou &amp;quot;comment faire de la grammaire autrement&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloqie AIRDF: Le socioculturel en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRÉTATION DE PICTOGRAMMES : GENÈSE D’UNE COMPÉTENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours enseignant : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des connaissances et langage dans les disciplines d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFLUENCE DES REPRÉSENTATIONS NORMATIVES DANS LA LECTURE D'ÉCRITS MULTICODIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Lmoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et sentiment d'insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion, interaction et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des représentations stéréotypiques de l'orthographe au cours de la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque d'Albi: langages et signification : le stéréotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'erreurs d'orthographe Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation orthographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://scolagram.u-cergy.fr/index.php/content_page/item/318-typologie-d-erreurs-pour-quoi-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français épreuve orale sur dossier - Conseils méthodologiques assortis d'exercices autocorrectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, https://www.reseau-canope.fr/notice/jouer-a-lecole.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner l'orthographe au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celui qui ne parle pas apprend-il aussi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernier Marie-Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D5E30A1"/>
+    <w:nsid w:val="28AEA66C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-sautot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1386-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050117009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=96&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/product/61694?rskey=Jyu7Ss&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/interactions-verbales-didactiques-et-apprentissages-br.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raison.passions.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.173.0021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondonneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-sautot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1386-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050117009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=96&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/product/61694?rskey=Jyu7Ss&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/interactions-verbales-didactiques-et-apprentissages-br.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raison.passions.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.173.0021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondonneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>