--- v1 (2026-04-24)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Sautot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de ConférencesUniversité Claude Bernard Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1386-337X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050117009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2- 917645-52-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254, 2014, 978-2-87574-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil 47. Le verbe pour exprimer le temps : Quels apports pour une rénovation de la didactique de la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ellug, pp.180, 2013, 978-2-84310-247-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer la grammaire : Comprendre les concepts de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scéren/ CRDP Académie de Grenoble, pp.250, 2010, Enseigner le Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. , 2008, 978-2-915806-54-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DE L'ORTHOGRAPHE ET D'AUTRES INDICES DANS LA CONSTRUCTION DU SENS EN LECTURE Étude de la variation de la réception chez des lecteurs enfants (de 6 à 15 ans) et adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du progrès en orthographe grammaticale Compte rendu de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Espe de Lyon; Inspection académique du Rhône (France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Inventaire des formes signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2021, Scolagram</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 -Décrire et expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophélie TREMBLAY, Érick FALARDEAU, Priscilla BOYER et Isabelle GAUVIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et influences des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Presses Universitaires de Namur, 2020, 978-2-39029-067-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la recherche en didactique du français dans le domaine de la formation linguistique des adultés peu qualifiés en France : frein et dynamique d'un contexte institutionnel complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes institutionnels, réformes et recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.175-213, 2018, 978-2-87037-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité au service de la formation des formateurs. Analyser des situations de formation pour construire des objets de formation de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions raison et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l'intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beacco, Jean-Claude / Krumm, Hans-Jürgen / Little, David / Thalgott, Philia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linguistic Integration of Adult Migrants / L’intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.403-410, 2017, 9783110477498. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110477498-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs : un métier complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit - Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions raison et passions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auxiliaires des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Noelle Roubaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.235, 2014, GRAMM-R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction interactive d'une norme textuelle en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire. De la linguistique à la didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-224, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe : de l'élaboration d'un outil pour observer et analyser les situations didactiques au questionnement des concepts didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Daunay, Yves Reuter, Bernard Schneuwly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts et les méthodes en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.251-270, 2012, Recherches en didactique du français, 2870377320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe dans la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Sénore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les élèves sur l'orthographe : Pratiques et repères pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.43-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’explication surgit dans les échanges pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication et résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scéren - CNDP Grenoble, pp.67-102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des pictogrammes : genèse d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de la vie : Sémiotique de la culture et du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-296, 2008, Formes Sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse a posteriori du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film de classe. Etude sémiotique et enjeux didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.59-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professeurs entrant dans le métier et la norme orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brissaud; Jean-Pierre Jaffré; Jean-Christophe Pellat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches en orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2008, Nouvelles recherches en orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antonymie : un opérateur de construction de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et construction de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthographe en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ville et campagne, lecture des écrits péri-urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.251-267, 1998, Sémantiques, 2738460364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concept au service de la didactique du français : la productivité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Quelles mutations dans le champ de la didactique du français, à l'école primaire ?, 67, pp.119-139. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à la norme orthographique de candidats au concours de professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.03005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de phrases pour l’étude de la langue et la négociation orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.01006. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214301006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et choix méthodologiques pour l’étude des rendements des classes dans la recherche REAlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scolagram.u-cergy.fr/index.php/content_page/item/326-Rendement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle grammaire des écrits professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Didactique du français pour les adultes natifs : de l'illettrisme aux compétences clés, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur à l'école – tensions entre situation dans le temps et morphologie verbale. Les programmes scolaires, une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Regards croisés sur le futur en français et dans différentes langues romanes, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les relations temporelles dans des récits d’élèves : quels enjeux pour l’analyse de corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement, 16, pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la négociation graphique est-elle l’exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’exercice de français au primaire et au collège, 56, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d'adultes faiblement qualifiés : de la typologie aux solutions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbaliser ses règles orthographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ENSEIGNEMENT/APPRENTISSAGE DE LA LANGUE, DES TEXTES ET DES DISCOURS 40 ANS DE PRATIQUES, 169-170, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les enseignants à cerner les besoins grammaticaux des élèves. Le projet SCOLAGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aider, 64, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de formation linguistique mises en œuvre dans les formations professionnelles : quelle didactique du français pour articuler maîtrise de la langue, habiletés littératiques et compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langage, Travail et Formation [2015-2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée, un exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire : un problème pour les élèves, un problème pour le maitre aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tête de mort est gaie et M. Beurk est cool. Faut-il pourchasser indéfiniment l'iconicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIV (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pépites d'ORL dans un océan de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la norme orthographique : quelques avatars pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : Construction de quelques &amp;quot; parasites &amp;quot; normatifs en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pratiques de lecture et d'écriture : Des usages sociaux aux savoirs scolaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe : filtre ou accès aux signifiés lexicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Enseignement - Apprentissage du lexique, 21, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIRE DANS L'ESPACE URBAIN : LES PARADOXES DES ENSEIGNES COMMERCIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel savoir enseignant au service de la conceptualisation de l’adjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04118066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des liens entre identification grammaticale et performance scripturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet REAlang pour étudier la réalité des classes sur le plan de l'enseignement de la langue en milieu scolaire : analyser et croiser données quantitatives & qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, May 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES PERFORMANCES ORTHOGRAPHIQUES DES ÉLÈVES : COMMENT CERNER LE RENDEMENT DES CLASSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité des enseignements par l’étude des rendements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques et traitements des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section française de l'AIRDF, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les accords chaines dans un groupe nominal lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un dispositif didactique lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do pupils express time ? An analysis of expression of time in pupils’ narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Teaching Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, un concept didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONCEPTS DANS LA RECHERCHE EN DIDACTIQUE DU FRANÇAIS ÉMERGENCE ET CRÉATION D'UN CHAMP ÉPISTÉMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation graphique Invention d'un espace de normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invention d'espaces de travail entre chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, May 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.173.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU LANGAGE DANS L’ANALYSE DE L’ACTIVITÉ EN SITUATION DE TRAVAIL. LE CAS DE LA FORMATION EN ÉCOLE D’INGÉNIEUR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de Didactique Professionnelle ..ENTRE PRESSIONS INSTITUTIONNELLES ET AUTONOMIE DU SUJET : QUELLES ANALYSES DE L’ACTIVITÉ EN SITUATION DE TRAVAIL EN DIDACTIQUE PROFESSIONNELLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité de la négociation orthographique à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSION &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Apr 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSIONS &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer en formant : la formation aux écrits professionnels d'adultes peu qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPÉEN&amp;ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour apprendre à exprimer le temps dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l’enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on et faut-il enseigner l’aspect à l’école élémentaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l'enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes scolaires : une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Si j'aurais su, J'aurais pas venu ! Linguistique des formes exclues : descriptions, genres, épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe : entre curriculum institué et curriculum réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.253-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève et le verbe : entre usage et prescription institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le verbe : perspectives linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Arras, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et analyser les interactions didactiques : Potentialités et limites du film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'observation réfléchie de la langue: situations &amp;quot;problème&amp;quot; ou &amp;quot;problématiques&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du rapport au savoir langagier des enseignants lors d'une pratique d'observation réfléchie de la langue ou &amp;quot;comment faire de la grammaire autrement&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloqie AIRDF: Le socioculturel en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRÉTATION DE PICTOGRAMMES : GENÈSE D’UNE COMPÉTENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours enseignant : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des connaissances et langage dans les disciplines d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFLUENCE DES REPRÉSENTATIONS NORMATIVES DANS LA LECTURE D'ÉCRITS MULTICODIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Lmoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et sentiment d'insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion, interaction et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des représentations stéréotypiques de l'orthographe au cours de la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque d'Albi: langages et signification : le stéréotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'erreurs d'orthographe Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation orthographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://scolagram.u-cergy.fr/index.php/content_page/item/318-typologie-d-erreurs-pour-quoi-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français épreuve orale sur dossier - Conseils méthodologiques assortis d'exercices autocorrectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, https://www.reseau-canope.fr/notice/jouer-a-lecole.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner l'orthographe au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celui qui ne parle pas apprend-il aussi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernier Marie-Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Sautot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de ConférencesUniversité Claude Bernard Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-pierre-sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1386-337X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050117009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisons et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2- 917645-52-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.254, 2014, 978-2-87574-117-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil 47. Le verbe pour exprimer le temps : Quels apports pour une rénovation de la didactique de la grammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ellug, pp.180, 2013, 978-2-84310-247-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer la grammaire : Comprendre les concepts de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scéren/ CRDP Académie de Grenoble, pp.250, 2010, Enseigner le Français</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Griggs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Baurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert Lucas. , 2008, 978-2-915806-54-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DE L'ORTHOGRAPHE ET D'AUTRES INDICES DANS LA CONSTRUCTION DU SENS EN LECTURE Étude de la variation de la réception chez des lecteurs enfants (de 6 à 15 ans) et adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Stendhal - Grenoble III, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du progrès en orthographe grammaticale Compte rendu de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Espe de Lyon; Inspection académique du Rhône (France). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 : Inventaire des formes signifiantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2021, Scolagram</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 -Décrire et expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire des écrits professionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03171650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ophélie TREMBLAY, Érick FALARDEAU, Priscilla BOYER et Isabelle GAUVIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diffusion et influences des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, Presses Universitaires de Namur, 2020, 978-2-39029-067-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02968557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la recherche en didactique du français dans le domaine de la formation linguistique des adultés peu qualifiés en France : frein et dynamique d'un contexte institutionnel complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes institutionnels, réformes et recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Namur, pp.175-213, 2018, 978-2-87037-881-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité au service de la formation des formateurs. Analyser des situations de formation pour construire des objets de formation de formateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Barrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions raison et passions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-88, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l'intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beacco, Jean-Claude / Krumm, Hans-Jürgen / Little, David / Thalgott, Philia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Linguistic Integration of Adult Migrants / L’intégration linguistique des migrants adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.403-410, 2017, 9783110477498. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110477498-055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01295158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formateurs : un métier complexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Former des adultes à l’écrit - Questions didactiques pour la professionnalisation des formateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions raison et passions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les auxiliaires des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Noelle Roubaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le verbe en friche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.235, 2014, GRAMM-R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01059394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction interactive d'une norme textuelle en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enonciation, texte, grammaire. De la linguistique à la didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-224, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le film de classe : de l'élaboration d'un outil pour observer et analyser les situations didactiques au questionnement des concepts didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Daunay, Yves Reuter, Bernard Schneuwly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les concepts et les méthodes en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Namur, pp.251-270, 2012, Recherches en didactique du français, 2870377320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe dans la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Sénore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobiliser les élèves sur l'orthographe : Pratiques et repères pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chronique Sociale, pp.43-51, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’explication surgit dans les échanges pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication et résolution de problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à expliquer en maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scéren - CNDP Grenoble, pp.67-102, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des pictogrammes : genèse d'une compétence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Darrault-Harris et Jacques Fontanille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges de la vie : Sémiotique de la culture et du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-296, 2008, Formes Sémiotiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse a posteriori du film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le film de classe. Etude sémiotique et enjeux didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, pp.59-79, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professeurs entrant dans le métier et la norme orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Brissaud; Jean-Pierre Jaffré; Jean-Christophe Pellat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Recherches en orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert Lucas, 2008, Nouvelles recherches en orthographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et construction de sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’orthographe en questions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rouen, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'antonymie : un opérateur de construction de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions verbales, didactiques et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, 2006, 978-2-84867-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03839681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ville et campagne, lecture des écrits péri-urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.251-267, 1998, Sémantiques, 2738460364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un concept au service de la didactique du français : la productivité disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy de Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Quelles mutations dans le champ de la didactique du français, à l'école primaire ?, 67, pp.119-139. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reperes.5761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport à la norme orthographique de candidats au concours de professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.03005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie de phrases pour l’étude de la langue et la négociation orthographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.01006. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202214301006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03747896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et choix méthodologiques pour l’étude des rendements des classes dans la recherche REAlang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scolagram.u-cergy.fr/index.php/content_page/item/326-Rendement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la notion de temporalité avec les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/IG.168.0.3289172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle grammaire des écrits professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Didactique du français pour les adultes natifs : de l'illettrisme aux compétences clés, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02928375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diptyque : une collection du CEDOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur à l'école – tensions entre situation dans le temps et morphologie verbale. Les programmes scolaires, une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Regards croisés sur le futur en français et dans différentes langues romanes, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les relations temporelles dans des récits d’élèves : quels enjeux pour l’analyse de corpus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement, 16, pp.265-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi la négociation graphique est-elle l’exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Geoffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L’exercice de français au primaire et au collège, 56, pp.73-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d'adultes faiblement qualifiés : de la typologie aux solutions didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chinours Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Points Communs - Recherche en didactique des langues sur objectif(s) spécifique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le français professionnel : quels enjeux et quelles perspectives méthodologiques ?, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbaliser ses règles orthographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59, pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels dans la formation des adultes faiblement qualifiés : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, ENSEIGNEMENT/APPRENTISSAGE DE LA LANGUE, DES TEXTES ET DES DISCOURS 40 ANS DE PRATIQUES, 169-170, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les enseignants à cerner les besoins grammaticaux des élèves. Le projet SCOLAGRAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aider, 64, pp.173-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01342046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les pratiques de formation linguistique mises en œuvre dans les formations professionnelles : quelle didactique du français pour articuler maîtrise de la langue, habiletés littératiques et compétences professionnelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Langage, Travail et Formation [2015-2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dictée, un exercice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à dire le temps puis à comprendre comment on le dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scolagram -Revue de didactique de la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Enseigner/apprendre les oppositions aspectuelles, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grammaire : un problème pour les élèves, un problème pour le maitre aussi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00986684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tête de mort est gaie et M. Beurk est cool. Faut-il pourchasser indéfiniment l'iconicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XIV (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01689896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pépites d'ORL dans un océan de grammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de la norme orthographique : quelques avatars pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.109-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe : Construction de quelques &amp;quot; parasites &amp;quot; normatifs en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pratiques de lecture et d'écriture : Des usages sociaux aux savoirs scolaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe : filtre ou accès aux signifiés lexicaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Enseignement - Apprentissage du lexique, 21, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIRE DANS L'ESPACE URBAIN : LES PARADOXES DES ENSEIGNES COMMERCIALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des liens entre identification grammaticale et performance scripturale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETOUR SUR LA GRAMMAIRE SCOLAIRE DISCOURS ET PROGRESSION CURRICULAIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Aug 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel savoir enseignant au service de la conceptualisation de l’adjectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04118066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet REAlang pour étudier la réalité des classes sur le plan de l'enseignement de la langue en milieu scolaire : analyser et croiser données quantitatives & qualitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les recherches en didactique du français : nos résultats en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, May 2022, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04322259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉVOLUTION DES PERFORMANCES ORTHOGRAPHIQUES DES ÉLÈVES : COMMENT CERNER LE RENDEMENT DES CLASSES ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’orthographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’efficacité des enseignements par l’étude des rendements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2021, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix méthodologiques et traitements des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Beaumanoir-Secq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de recherche en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, section française de l'AIRDF, May 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les accords chaines dans un groupe nominal lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement et apprentissage de la grammaire : un état des lieux des recherches en didactique du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser un dispositif didactique lors d’une épreuve de concours ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation des modèles didactiques dans les pratiques des enseignant.e.s débutant.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do pupils express time ? An analysis of expression of time in pupils’ narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Chailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Teaching Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La norme, un concept didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES CONCEPTS DANS LA RECHERCHE EN DIDACTIQUE DU FRANÇAIS ÉMERGENCE ET CRÉATION D'UN CHAMP ÉPISTÉMIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02304473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La négociation graphique Invention d'un espace de normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invention d'espaces de travail entre chemins individuels et pistes collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille 3, May 2017, Lille, France. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cohe.173.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU LANGAGE DANS L’ANALYSE DE L’ACTIVITÉ EN SITUATION DE TRAVAIL. LE CAS DE LA FORMATION EN ÉCOLE D’INGÉNIEUR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque international de Didactique Professionnelle ..ENTRE PRESSIONS INSTITUTIONNELLES ET AUTONOMIE DU SUJET : QUELLES ANALYSES DE L’ACTIVITÉ EN SITUATION DE TRAVAIL EN DIDACTIQUE PROFESSIONNELLE ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RPDP, Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ne pas) Apprendre à exprimer le temps : quels obstacles à la transposition didactique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Valma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gourdet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSIONS &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIRDF, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits professionnels en formation d’adultes : quelle didactique du français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Boganika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Pratiques et l’enseignement du français : bilan et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Apr 2015, Metz, France. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer en formant : la formation aux écrits professionnels d'adultes peu qualifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer pour Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPÉEN&amp;ReForm, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'efficacité de la négociation orthographique à l'échelle d'un territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIFFUSION &amp; INFLUENCES DES RECHERCHES EN DIDACTIQUE DU FRANÇAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions linguistiques et démarches pédagogiques : quelle efficience pour l’intégration des adultes migrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium, « L’intégration linguistique des migrants adultes : les enseignements de la recherche »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France. pp.403-410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on et faut-il enseigner l’aspect à l’école élémentaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l'enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour apprendre à exprimer le temps dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et l’enseignement du français : bilan et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes scolaires : une matrice d'exclusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Si j'aurais su, J'aurais pas venu ! Linguistique des formes exclues : descriptions, genres, épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01018843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le verbe : entre curriculum institué et curriculum réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque de l'AIRDF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Liège, Belgique. pp.253-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élève et le verbe : entre usage et prescription institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Le verbe : perspectives linguistiques et didactiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Arras, France. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer et analyser les interactions didactiques : Potentialités et limites du film de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes", Université de Lyon - ICAR - CNRS - INRP, 24-26 juin 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, LYON, INRP, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le socle commun de connaissances fait-il norme pour l'enseignant ? Le cas de la grammaire à l'école élémentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, France. pp.215-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'observation réfléchie de la langue: situations &amp;quot;problème&amp;quot; ou &amp;quot;problématiques&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets des pratiques enseignantes sur les apprentissages des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assurances et désarrois après la formation initiale : l’exemple de l’orthographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Péret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une formation professionnelle universitaire des enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence du rapport au savoir langagier des enseignants lors d'une pratique d'observation réfléchie de la langue ou &amp;quot;comment faire de la grammaire autrement&amp;quot;?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solveig Lepoire Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloqie AIRDF: Le socioculturel en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTERPRÉTATION DE PICTOGRAMMES : GENÈSE D’UNE COMPÉTENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du discours enseignant : le point de vue des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction des connaissances et langage dans les disciplines d'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bordeaux, France. pp./</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INFLUENCE DES REPRÉSENTATIONS NORMATIVES DANS LA LECTURE D'ÉCRITS MULTICODIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Lmoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographe et sentiment d'insécurité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émotion, interaction et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des représentations stéréotypiques de l'orthographe au cours de la construction du sens en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème colloque d'Albi: langages et signification : le stéréotype</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01269547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'erreurs d'orthographe Pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Négociation orthographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://scolagram.u-cergy.fr/index.php/content_page/item/318-typologie-d-erreurs-pour-quoi-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français épreuve orale sur dossier - Conseils méthodologiques assortis d'exercices autocorrectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Guernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00994121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colas Duflo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gondonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, https://www.reseau-canope.fr/notice/jouer-a-lecole.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03751183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner l'orthographe au cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01267735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celui qui ne parle pas apprend-il aussi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Sautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guernier Marie-Cécile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28AEA66C"/>
+    <w:nsid w:val="1080E102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-sautot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1386-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050117009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=96&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/product/61694?rskey=Jyu7Ss&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/interactions-verbales-didactiques-et-apprentissages-br.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raison.passions.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055227v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.173.0021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715198v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332526v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondonneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-sautot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1386-337X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050117009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516344v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sautot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Guernier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raisonetpassions.fr/index.php?id_product=96&amp;amp;controller=product" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/abstract/product/61694?rskey=Jyu7Ss&amp;amp;result=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sautot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lepoire-Duc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Griggs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Baurens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/interactions-verbales-didactiques-et-apprentissages-br.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Valma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gourdet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516346v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Barrot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.raison.passions.fr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295158v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chinours Lachaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110477498-055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516345v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942143v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269550v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330427v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vaillant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie P&#233;ret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03839681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy de Amaral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.5761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214303005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747896v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202214301006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Beaumanoir-Secq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.168.0.3289172" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02928375v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lachaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008477v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516349v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Boganika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910423v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187095v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377108v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589682v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201463v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04118066v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04322259v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681015v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414050v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02304473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cohe.173.0021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robardet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02894268v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715198v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520520v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01018843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984894v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269764v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269695v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269752v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269547v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03751183v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondonneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Barr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Boss&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267735v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guernier Marie-C&#233;cile" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>