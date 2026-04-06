--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -132,6362 +132,6972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Better safe than sorry: discriminability and response bias in adult food neophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gagliardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Borghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11031-026-10218-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Successful comparisons in novel word generalization: Executive functions or semantic knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing mental representations of arithmetic word problems through false memories: New insights into semantic congruence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.526-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the interplay between drawings, mental representations, and arithmetic problem-solving strategies in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (1), pp.76-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-024-01523-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How children generalize novel nouns: An eye-tracking analysis of their generalization strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Stansbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0296841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0296841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05355114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual differences in categorization development: The mediation of executive functions and factual knowledge, the case of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (10), pp.1785-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/dev0001785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poor conceptual knowledge in the food domain and food rejection dispositions in 3- to 7-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 226, pp.105546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2022.105546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between executive functions and food rejection dispositions in young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.106102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2022.106102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tears for pears: Influence of children’s neophobia on categorization performance and strategy in the food domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.951890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.951890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et généraliser de nouveaux noms : les leçons de la comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.143-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.212.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norms in French for 209 images of the &amp;quot;food-pics&amp;quot; image database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Lukowski-Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do children with developmental language disorder extend novel nouns?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Krzemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutheina Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Levaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.105010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2020.105010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What we count dictates how we count: A tale of two encodings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.104665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strength or Nausea? Children’s Reasoning About the Health Consequences of Food Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.651889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strawberries and Cream: The Relationship Between Food Rejection and Thematic Knowledge of Food in Young Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.626701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.626701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic congruence in arithmetic: A new conceptual model for word problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educational Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (2), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00461520.2019.1691004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Developmental Perspective on Young Children’s Understandings of Paired Graphics Conventions From an Analogy Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do typically and atypically developing children learn and generalize novel names similarly: The role of conceptual distance during learning and at test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How language and inhibition influence analogical reasoning in children with or without developmental language disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Krzemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2019.1676881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food as a borderline domain of knowledge: The development of domain-specific inductive reasoning strategies in young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.100946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food as a borderline domain of knowledge: The development of domain-specific inductive reasoning strategies in young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.100946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A time for a meal? Children’s conceptions of short-term and long-term effects of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.100885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When masters of abstraction run into a concrete wall: Experts failing arithmetic word problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.1738-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-019-01628-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does practice in category learning increase rule use or exemplar use—or both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gelaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.530-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-017-0782-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children’s Failure in Analogical Reasoning Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An evaluation of scanpath-comparison and machine-learning classification algorithms used to study the dynamics of analogy making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0788-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and differentiation of force and energy concepts for animate and inanimate objects in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Megalakaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research in Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.457 - 480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11165-015-9467-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Body and soul: Do children distinguish between foods when generalizing biological and psychological properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Education and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (8), pp.1250 - 1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10409289.2016.1146551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogical reasoning, control and executive functions : a developmental investigation with eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.10 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the link between action planning and motor imagery: a developmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Karim Tahej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (3), pp.331-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3698-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing motor planning over ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (1-2), pp.116-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'école et au supermarché: le développement des connaissances sur deux organisations sociales. At school and at the supermarket: the ontogenesis of knowledge about two social organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2008.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage, mémorisation, et généralisation de nouveaux noms chez l'enfant trisomique 21. Une comparaison avec l'enfant en développement normal. Learning and generalizing novel names by children with Down syndrome. A comparison with normally developing children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.413-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of the structure of parts and of the overall object shape in children's generalization of novel object names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gelaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2006.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemplar effects in the context of a categorization rule: featural and holistic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gelaes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (6), pp.1403-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0278-7393.32.6.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical Reasoning Assessments In Intellectual Developmental Disabilities: A Systematic-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Göteborg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foods versus non foods categorization in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone P. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Gafanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lafraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Budapest CEU Conference on Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2021 : Comparative Cognition Animal Minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienne, Austria. , Proceedings of the Annual Meeting of the Cognitive Science Society (e-ISSN: 1069-7977), 43, pp.3-C-102, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From two to many: The role of executive functions in young children’s generalization of novel object names in a comparison design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society (COGSCI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtuel Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typically and Atypically Developing Children' Generalizations of Novel Names: the Role of Semantic Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennal meeting of the Society for Research in Child Developemnt (SRCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Baltimore, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Generalization of Novel Object Names in Comparison Contexts: An eye tracking analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Stansbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.K. Goel, C.M. Seifert, &amp; C. Freksa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. , pp.2871-2877, 2019, Proceedings of the 41st Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of semantic distance in learning and generalization of novel names in typically developing and atypically developing children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Belgian Association for Psychological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Liège, Belgium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When outstanding mathematicians cannot figure out that 14 – 2 = 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Association for Psychological Science Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why elevator trips are comparable to piano lessons and not to pet-sitting: world semantics guiding analogies between arithmetic word problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et Méthodes d’Evaluation du Raisonnement Analogique chez les Personnes avec Trouble du Développement Intellectuel (TDI) : revue systématique de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Comblain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du colloque international du Réseau Interuniversitaire de Psychologie du Développement et de l'Education (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs on category membership for foods and non-foods based on their origins</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Food Neophobia: a Barrier to The Development of Categorization and Executive Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lafraire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial meeting of the Cognitive Development Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madison, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348246v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preschoolers' Neophobia Influences Category-based Abilities Beyond the Food Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064741v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘The soup and the spoon’: the Relationship Between Food Rejection and Thematic Categorization Development in young children (3-6 years)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Beliefs on category membership for foods and non-foods based on their origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helana Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gafanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lafraire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lin Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 45th Annual Meeting of the British Feeding and Drinking Group (BFDG2021), Leeds (United Kingdom)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biennial meeting of the Cognitive Development Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madison, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482663v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2020, Austin (TX), United States. pp.2726-2732</w:t>
+              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338739v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From two to many: The role of executive functions in young children's generalization of novel object names in a comparison design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fatal Errors in the Food Domain: Children's Categorization Performance and Strategy Depend on Both Food Processing and Neophobic Dispositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814501v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘The soup and the spoon’: the Relationship Between Food Rejection and Thematic Categorization Development in young children (3-6 years)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaat Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference of the Cognitive Science Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/gbk6n⟩</w:t>
+              <w:t xml:space="preserve">The 45th Annual Meeting of the British Feeding and Drinking Group (BFDG2021), Leeds (United Kingdom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, virtual meeting, France. pp.104863, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869092v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of novel names for relations in comparison settings: the role of conceptual distance during learning and at test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2018 : 40th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2018, Madison, United States. pp.1114-1119</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2020, Austin (TX), United States. pp.2726-2732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949557v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding analogies: Processes and strategies across ages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From two to many: The role of executive functions in young children's generalization of novel object names in a comparison design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Volle, Jean-Pierre Thibaut, Lindsey E. Richland, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799070v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems: evidence from drawings and solving procedures in children and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society (CogSci)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">42nd Annual Conference of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Denison., M. Mack, Y. Xu, &amp; B.C. Armstrong, Jul 2020, Virtual Meeting, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/gbk6n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678786v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing relations during analogical problem solving in preschool children : does blocked or interleaved training improve performance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalization of novel names for relations in comparison settings: the role of conceptual distance during learning and at test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micah B Goldwater</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Stansbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3308-3313</w:t>
+              <w:t xml:space="preserve">CogSci 2018 : 40th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2018, Madison, United States. pp.1114-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678778v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing novel names in comparison settings: Role of conceptual distance during learning and at test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems: evidence from drawings and solving procedures in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Witt</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3314-3319</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society (CogSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CogSci Jul 2017, Londres, United Kingdom. pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573610v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding analogies: Processes and strategies across ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 38th Annual Conference of the Cognitive Science Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Volle, Jean-Pierre Thibaut, Lindsey E. Richland, Jul 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427350v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing competing views of analogy making using eye-tracking technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalizing relations during analogical problem solving in preschool children : does blocked or interleaved training improve performance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah B Goldwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th annual meeting of the Cognitive Science Society : Recognizing and representing events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Aug 2016, Philadelphie, United States. pp.1349-1354</w:t>
+              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3308-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417883v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical reasoning performance and organization is influenced by the type of semantic distractors : an investigation with adults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalizing novel names in comparison settings: Role of conceptual distance during learning and at test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th annual meeting of the Cognitive Science Society : Mind, technology and society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.2895</w:t>
+              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3314-3319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417237v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 37th Annual Meeting of the Cognitive Science Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5178.4165⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 38th Annual Conference of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Aug 2016, Philadelphie, United States. pp.1271-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1544.5369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426970v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Strategies in Analogical Reasoning Development: A New Method for Classifying Scanpaths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Comparing competing views of analogy making using eye-tracking technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Annual Cognitive Science Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. pp.2398 - 2403</w:t>
+              <w:t xml:space="preserve">38th annual meeting of the Cognitive Science Society : Recognizing and representing events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Aug 2016, Philadelphie, United States. pp.1349-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882055v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining children’s failure in analogy making tasks: A problem of focus of attention?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Analogical reasoning performance and organization is influenced by the type of semantic distractors : an investigation with adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Glady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Annual Cognitive Science Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Sapporo, Japan. pp.384-389</w:t>
+              <w:t xml:space="preserve">37th annual meeting of the Cognitive Science Society : Mind, technology and society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.2895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-04699189v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the interplay between drawings, mental representations, and arithmetic problem-solving strategies in children and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04509100v1</w:t>
+              <w:t xml:space="preserve">Proceedings of the 37th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.818-823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5178.4165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How children generalize novel nouns: An eye-tracking analysis of their generalization strategies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Visual Strategies in Analogical Reasoning Development: A New Method for Classifying Scanpaths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05355114v1</w:t>
+              <w:t xml:space="preserve">35th Annual Cognitive Science Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. pp.2398 - 2403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor conceptual knowledge in the food domain and food rejection dispositions in 3- to 7-year-old children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Explaining children’s failure in analogy making tasks: A problem of focus of attention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3063 lines deleted...]
-                <w:t xml:space="preserve">hal-00337027v1</w:t>
+              <w:t xml:space="preserve">34th Annual Cognitive Science Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sapporo, Japan. pp.384-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Generalization of Novel Relational Nouns in Comparison Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Stansbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Cognition : Animal Minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, pp.2808-2814, 2021, Proceedings of the Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6497,205 +7107,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World knowledge induces false memories in problem-recall tasks: New evidence for the SECO model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6705,314 +7315,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems : evidence from drawings and solving procedures in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the Cognitive Science Societ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7022,262 +7632,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre : conceptualiser et généraliser de nouvelles notions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences cognitives et l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Williams : Aspects-visuospatiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Fayasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, pp.549-572, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Solal, pp.491-524, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7287,131 +7897,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner grâce à une meilleure compréhension du phénomène de congruence sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7479,51 +8089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9EC6558"/>
+    <w:nsid w:val="AFAECA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7710,51 +8320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-thibaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3645-6742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Comblain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P. Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gafanha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Campbell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355310v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lagarrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344142v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Stansbury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798952v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helana Girgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Pickard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Philippe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104863" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04338739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869092v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/gbk6n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799070v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah B Goldwater" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1544.5369" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01417883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glady" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. French" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5178.4165" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105546" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foinant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106102" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415976v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.951890" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278407v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.212.0143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03151278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Thibaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198508v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104665" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.626701" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.651889" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lowe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03007595v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103720" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girgis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100946" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1676881" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05341154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01718050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gelaes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Murphy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0782-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543640v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00707" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0788-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416636v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-015-9467-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2016.1146551" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.12.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3698-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H56HPVFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV1J5VPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauvieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.03.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV52F1Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337022v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2006.03.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQRNKJBL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comblain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.05.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.6.1403" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03481949v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fayasse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-thibaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3645-6742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foinant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10218-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lagarrigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Pickard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.951890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.212.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03151278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Thibaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.651889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.626701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03007595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Comblain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1676881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girgis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05341154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01718050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gelaes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0782-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glady" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. French" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0788-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-015-9467-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P. Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2016.1146551" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3698-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H56HPVFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.10.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV1J5VPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauvieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV52F1Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comblain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2006.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQRNKJBL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.6.1403" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gafanha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Campbell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Stansbury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helana Girgis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Bian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104863" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04338739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/gbk6n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah B Goldwater" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1544.5369" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01417883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5178.4165" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03481949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fayasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119387v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>