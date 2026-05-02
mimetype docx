--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -296,339 +296,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful comparisons in novel word generalization: Executive functions or semantic knowledge?</w:t>
+                <w:t xml:space="preserve">Uncovering the interplay between drawings, mental representations, and arithmetic problem-solving strategies in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106130⟩</w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (1), pp.76-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-024-01523-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571429v1</w:t>
+                <w:t xml:space="preserve">hal-04509100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing mental representations of arithmetic word problems through false memories: New insights into semantic congruence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+                <w:t xml:space="preserve">Successful comparisons in novel word generalization: Executive functions or semantic knowledge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0001373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699189v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the interplay between drawings, mental representations, and arithmetic problem-solving strategies in children and adults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Revealing mental representations of arithmetic word problems through false memories: New insights into semantic congruence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 53 (1), pp.76-95. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.526-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13421-024-01523-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509100v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How children generalize novel nouns: An eye-tracking analysis of their generalization strategies</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et généraliser de nouveaux noms : les leçons de la comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,77 +1498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What we count dictates how we count: A tale of two encodings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 212, pp.104665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,2196 +1804,2062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic congruence in arithmetic: A new conceptual model for word problem solving</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time for a meal? Children’s conceptions of short-term and long-term effects of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (2), pp.69-87. </w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.100885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00461520.2019.1691004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484520v1</w:t>
+                <w:t xml:space="preserve">hal-03120053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Developmental Perspective on Young Children’s Understandings of Paired Graphics Conventions From an Analogy Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Lowe</w:t>
+                <w:t xml:space="preserve">Semantic congruence in arithmetic: A new conceptual model for word problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02032⟩</w:t>
+              <w:t xml:space="preserve">Educational Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (2), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00461520.2019.1691004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016131v1</w:t>
+                <w:t xml:space="preserve">hal-02484520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do typically and atypically developing children learn and generalize novel names similarly: The role of conceptual distance during learning and at test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Comblain</w:t>
+                <w:t xml:space="preserve">A Developmental Perspective on Young Children’s Understandings of Paired Graphics Conventions From an Analogy Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103720⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007595v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How language and inhibition influence analogical reasoning in children with or without developmental language disorder?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Krzemien</w:t>
+                <w:t xml:space="preserve">Do typically and atypically developing children learn and generalize novel names similarly: The role of conceptual distance during learning and at test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (1), pp.76-89. </w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13803395.2019.1676881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315402v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food as a borderline domain of knowledge: The development of domain-specific inductive reasoning strategies in young children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How language and inhibition influence analogical reasoning in children with or without developmental language disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Krzemien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100946⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2019.1676881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123141v1</w:t>
+                <w:t xml:space="preserve">hal-02315402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food as a borderline domain of knowledge: The development of domain-specific inductive reasoning strategies in young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lafraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56, pp.100946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341154v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time for a meal? Children’s conceptions of short-term and long-term effects of foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When masters of abstraction run into a concrete wall: Experts failing arithmetic word problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Foinant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (5), pp.1738-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-019-01628-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03120053v1</w:t>
+                <w:t xml:space="preserve">hal-04449838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When masters of abstraction run into a concrete wall: Experts failing arithmetic word problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does practice in category learning increase rule use or exemplar use—or both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gelaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L. Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (4), pp.530-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13421-017-0782-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13423-019-01628-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04449838v1</w:t>
+                <w:t xml:space="preserve">hal-01718050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does practice in category learning increase rule use or exemplar use—or both?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children’s Failure in Analogical Reasoning Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory L. Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13421-017-0782-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01718050v1</w:t>
+                <w:t xml:space="preserve">hal-01543640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children’s Failure in Analogical Reasoning Tasks</w:t>
+                <w:t xml:space="preserve">An evaluation of scanpath-comparison and machine-learning classification algorithms used to study the dynamics of analogy making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Glady</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13428-016-0788-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01543640v1</w:t>
+                <w:t xml:space="preserve">hal-01416271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of scanpath-comparison and machine-learning classification algorithms used to study the dynamics of analogy making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Glady</w:t>
+                <w:t xml:space="preserve">Development and differentiation of force and energy concepts for animate and inanimate objects in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Megalakaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (4), pp.457 - 480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11165-015-9467-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-016-0788-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416271v1</w:t>
+                <w:t xml:space="preserve">hal-01416636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and differentiation of force and energy concepts for animate and inanimate objects in children and adolescents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body and soul: Do children distinguish between foods when generalizing biological and psychological properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory L. Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Education and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (8), pp.1250 - 1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10409289.2016.1146551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11165-015-9467-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416636v1</w:t>
+                <w:t xml:space="preserve">hal-01416558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body and soul: Do children distinguish between foods when generalizing biological and psychological properties?</w:t>
+                <w:t xml:space="preserve">Analogical reasoning, control and executive functions : a developmental investigation with eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregory L. Murphy</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Education and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38, pp.10 - 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10409289.2016.1146551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416558v1</w:t>
+                <w:t xml:space="preserve">hal-01405154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogical reasoning, control and executive functions : a developmental investigation with eye-tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the link between action planning and motor imagery: a developmental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Karim Tahej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert M. French</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille-Aimé Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 231 (3), pp.331-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-013-3698-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2015.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01405154v1</w:t>
+                <w:t xml:space="preserve">hal-02078622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the link between action planning and motor imagery: a developmental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Developing motor planning over ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Toussaint</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Badets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-013-3698-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (1-2), pp.116-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02078622v1</w:t>
+                <w:t xml:space="preserve">hal-02109969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing motor planning over ages</w:t>
+                <w:t xml:space="preserve">A l'école et au supermarché: le développement des connaissances sur deux organisations sociales. At school and at the supermarket: the ontogenesis of knowledge about two social organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucette Toussaint</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Crété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2009.10.003⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.103-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02109969v1</w:t>
+                <w:t xml:space="preserve">hal-00365831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'école et au supermarché: le développement des connaissances sur deux organisations sociales. At school and at the supermarket: the ontogenesis of knowledge about two social organizations</w:t>
+                <w:t xml:space="preserve">Apprentissage, mémorisation, et généralisation de nouveaux noms chez l'enfant trisomique 21. Une comparaison avec l'enfant en développement normal. Learning and generalizing novel names by children with Down syndrome. A comparison with normally developing children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Crété</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 54, pp.103-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2008.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 51, pp.413-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00365831v1</w:t>
+                <w:t xml:space="preserve">hal-00336933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage, mémorisation, et généralisation de nouveaux noms chez l'enfant trisomique 21. Une comparaison avec l'enfant en développement normal. Learning and generalizing novel names by children with Down syndrome. A comparison with normally developing children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the structure of parts and of the overall object shape in children's generalization of novel object names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gelaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2006.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.05.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00336933v1</w:t>
+                <w:t xml:space="preserve">hal-00337022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the structure of parts and of the overall object shape in children's generalization of novel object names</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemplar effects in the context of a categorization rule: featural and holistic influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...93 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gelaes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 32 (6), pp.1403-1415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/0278-7393.32.6.1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4003,905 +3869,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical Reasoning Assessments In Intellectual Developmental Disabilities: A Systematic-Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guillou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Göteborg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foods versus non foods categorization in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+                <w:t xml:space="preserve">Tania Gafanha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Lafraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Budapest CEU Conference on Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2021 : Comparative Cognition Animal Minds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienne, Austria. , Proceedings of the Annual Meeting of the Cognitive Science Society (e-ISSN: 1069-7977), 43, pp.3-C-102, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From two to many: The role of executive functions in young children’s generalization of novel object names in a comparison design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society (COGSCI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtuel Conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typically and Atypically Developing Children' Generalizations of Novel Names: the Role of Semantic Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennal meeting of the Society for Research in Child Developemnt (SRCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Baltimore, United States. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Generalization of Novel Object Names in Comparison Contexts: An eye tracking analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Stansbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.K. Goel, C.M. Seifert, &amp; C. Freksa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41st Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. , pp.2871-2877, 2019, Proceedings of the 41st Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of semantic distance in learning and generalization of novel names in typically developing and atypically developing children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Belgian Association for Psychological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Liège, Belgium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When outstanding mathematicians cannot figure out that 14 – 2 = 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Association for Psychological Science Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why elevator trips are comparable to piano lessons and not to pet-sitting: world semantics guiding analogies between arithmetic word problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4911,159 +4777,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et Méthodes d’Evaluation du Raisonnement Analogique chez les Personnes avec Trouble du Développement Intellectuel (TDI) : revue systématique de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème édition du colloque international du Réseau Interuniversitaire de Psychologie du Développement et de l'Education (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food Neophobia: a Barrier to The Development of Categorization and Executive Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5092,73 +4958,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preschoolers' Neophobia Influences Category-based Abilities Beyond the Food Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5187,293 +5053,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs on category membership for foods and non-foods based on their origins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial meeting of the Cognitive Development Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madison, United States</w:t>
+              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348246v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beliefs on category membership for foods and non-foods based on their origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helana Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gafanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Biennial meeting of the Cognitive Development Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064741v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal Errors in the Food Domain: Children's Categorization Performance and Strategy Depend on Both Food Processing and Neophobic Dispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Foinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5502,73 +5368,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The soup and the spoon’: the Relationship Between Food Rejection and Thematic Categorization Development in young children (3-6 years)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigail Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5590,1376 +5456,1376 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaat Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 45th Annual Meeting of the British Feeding and Drinking Group (BFDG2021), Leeds (United Kingdom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, virtual meeting, France. pp.104863, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2020.104863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Jul 2020, Austin (TX), United States. pp.2726-2732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From two to many: The role of executive functions in young children's generalization of novel object names in a comparison design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Denison., M. Mack, Y. Xu, &amp; B.C. Armstrong, Jul 2020, Virtual Meeting, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31234/osf.io/gbk6n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of novel names for relations in comparison settings: the role of conceptual distance during learning and at test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Stansbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2018 : 40th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Jul 2018, Madison, United States. pp.1114-1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems: evidence from drawings and solving procedures in children and adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalizing novel names in comparison settings: Role of conceptual distance during learning and at test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society (CogSci)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CogSci Jul 2017, Londres, United Kingdom. pp.439-444</w:t>
+              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3314-3319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678786v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding analogies: Processes and strategies across ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems: evidence from drawings and solving procedures in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Volle, Jean-Pierre Thibaut, Lindsey E. Richland, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society (CogSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CogSci Jul 2017, Londres, United Kingdom. pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799070v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing relations during analogical problem solving in preschool children : does blocked or interleaved training improve performance ?</w:t>
+                <w:t xml:space="preserve">Understanding analogies: Processes and strategies across ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micah B Goldwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3308-3313</w:t>
+              <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Volle, Jean-Pierre Thibaut, Lindsey E. Richland, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678778v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing novel names in comparison settings: Role of conceptual distance during learning and at test</w:t>
+                <w:t xml:space="preserve">Generalizing relations during analogical problem solving in preschool children : does blocked or interleaved training improve performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Witt</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah B Goldwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3314-3319</w:t>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3308-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573610v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 38th Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Aug 2016, Philadelphie, United States. pp.1271-276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1544.5369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing competing views of analogy making using eye-tracking technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th annual meeting of the Cognitive Science Society : Recognizing and representing events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Aug 2016, Philadelphie, United States. pp.1349-1354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogical reasoning performance and organization is influenced by the type of semantic distractors : an investigation with adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th annual meeting of the Cognitive Science Society : Mind, technology and society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.2895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.818-823, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.5178.4165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Strategies in Analogical Reasoning Development: A New Method for Classifying Scanpaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Annual Cognitive Science Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. pp.2398 - 2403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining children’s failure in analogy making tasks: A problem of focus of attention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Glady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert M. French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual Cognitive Science Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sapporo, Japan. pp.384-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6969,51 +6835,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Generalization of Novel Relational Nouns in Comparison Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Stansbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7053,51 +6919,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Annual Conference of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, pp.2808-2814, 2021, Proceedings of the Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7107,205 +6973,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World knowledge induces false memories in problem-recall tasks: New evidence for the SECO model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7315,314 +7181,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems : evidence from drawings and solving procedures in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the Cognitive Science Societ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7632,396 +7498,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre : conceptualiser et généraliser de nouvelles notions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences cognitives et l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Williams : Aspects-visuospatiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Fayasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Solal, pp.549-572, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
+              <w:t xml:space="preserve">, Solal, pp.491-524, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934411v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Down</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Williams : Aspects-visuospatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fayasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Solal, pp.491-524, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
+              <w:t xml:space="preserve">, Solal, pp.549-572, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934410v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner grâce à une meilleure compréhension du phénomène de congruence sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8089,51 +7955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFAECA2B"/>
+    <w:nsid w:val="09048FB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8320,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-thibaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3645-6742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foinant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10218-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lagarrigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Pickard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.951890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.212.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03151278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Thibaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.651889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.626701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03007595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Comblain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1676881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girgis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05341154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120053v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100885" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01718050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gelaes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Murphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0782-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glady" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. French" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00707" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0788-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-015-9467-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P. Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2016.1146551" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.12.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3698-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H56HPVFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.10.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV1J5VPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauvieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.03.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV52F1Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336933v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comblain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.05.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2006.03.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQRNKJBL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.6.1403" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guillou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gafanha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Campbell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Stansbury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159126v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helana Girgis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Bian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104863" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04338739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869092v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/gbk6n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949557v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah B Goldwater" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573610v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1544.5369" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01417883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426970v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5178.4165" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882055v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882059v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03481949v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fayasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119387v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-thibaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3645-6742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foinant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10218-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lagarrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Pickard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.951890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.212.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03151278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Thibaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.651889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.626701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03007595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Comblain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1676881" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girgis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01718050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gelaes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Murphy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0782-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. French" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0788-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-015-9467-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2016.1146551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.12.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3698-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H56HPVFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV1J5VPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauvieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.03.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV52F1Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336933v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comblain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2006.03.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQRNKJBL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.6.1403" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gafanha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Campbell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Stansbury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helana Girgis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Bian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04338739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/gbk6n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah B Goldwater" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1544.5369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01417883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5178.4165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03481949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fayasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>