--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -296,339 +296,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the interplay between drawings, mental representations, and arithmetic problem-solving strategies in children and adults</w:t>
+                <w:t xml:space="preserve">Successful comparisons in novel word generalization: Executive functions or semantic knowledge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13421-024-01523-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 252, pp.106130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509100v1</w:t>
+                <w:t xml:space="preserve">hal-05571429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful comparisons in novel word generalization: Executive functions or semantic knowledge?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing mental representations of arithmetic word problems through false memories: New insights into semantic congruence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+                <w:t xml:space="preserve">Lucas Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2024.106130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (4), pp.526-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05571429v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing mental representations of arithmetic word problems through false memories: New insights into semantic congruence.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Uncovering the interplay between drawings, mental representations, and arithmetic problem-solving strategies in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (4), pp.526-551. </w:t>
+              <w:t xml:space="preserve">Memory and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 53 (1), pp.76-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0001373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13421-024-01523-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699189v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How children generalize novel nouns: An eye-tracking analysis of their generalization strategies</w:t>
               </w:r>
@@ -1160,51 +1160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et généraliser de nouveaux noms : les leçons de la comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1498,77 +1498,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What we count dictates how we count: A tale of two encodings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 212, pp.104665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,724 +1804,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time for a meal? Children’s conceptions of short-term and long-term effects of foods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic congruence in arithmetic: A new conceptual model for word problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Foinant</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.100885. </w:t>
+              <w:t xml:space="preserve">Educational Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (2), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00461520.2019.1691004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120053v1</w:t>
+                <w:t xml:space="preserve">hal-02484520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic congruence in arithmetic: A new conceptual model for word problem solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+                <w:t xml:space="preserve">A Developmental Perspective on Young Children’s Understandings of Paired Graphics Conventions From an Analogy Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boucheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Psychologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00461520.2019.1691004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484520v1</w:t>
+                <w:t xml:space="preserve">hal-03016131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Developmental Perspective on Young Children’s Understandings of Paired Graphics Conventions From an Analogy Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Lowe</w:t>
+                <w:t xml:space="preserve">Do typically and atypically developing children learn and generalize novel names similarly: The role of conceptual distance during learning and at test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.02032⟩</w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.103720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016131v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do typically and atypically developing children learn and generalize novel names similarly: The role of conceptual distance during learning and at test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Comblain</w:t>
+                <w:t xml:space="preserve">How language and inhibition influence analogical reasoning in children with or without developmental language disorder?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Krzemien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Maillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.103720. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.76-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2020.103720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13803395.2019.1676881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007595v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How language and inhibition influence analogical reasoning in children with or without developmental language disorder?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food as a borderline domain of knowledge: The development of domain-specific inductive reasoning strategies in young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical and Experimental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13803395.2019.1676881⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.100946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315402v1</w:t>
+                <w:t xml:space="preserve">hal-05123141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food as a borderline domain of knowledge: The development of domain-specific inductive reasoning strategies in young children</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time for a meal? Children’s conceptions of short-term and long-term effects of foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Foinant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56, pp.100946. </w:t>
+              <w:t xml:space="preserve">, 2020, 55, pp.100885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2020.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123141v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When masters of abstraction run into a concrete wall: Experts failing arithmetic word problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3547,234 +3547,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage, mémorisation, et généralisation de nouveaux noms chez l'enfant trisomique 21. Une comparaison avec l'enfant en développement normal. Learning and generalizing novel names by children with Down syndrome. A comparison with normally developing children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the structure of parts and of the overall object shape in children's generalization of novel object names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gelaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.05.005⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.369-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2006.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336933v1</w:t>
+                <w:t xml:space="preserve">hal-00337022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the structure of parts and of the overall object shape in children's generalization of novel object names</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage, mémorisation, et généralisation de nouveaux noms chez l'enfant trisomique 21. Une comparaison avec l'enfant en développement normal. Learning and generalizing novel names by children with Down syndrome. A comparison with normally developing children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2006.03.004⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.413-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00337022v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemplar effects in the context of a categorization rule: featural and holistic influences</w:t>
               </w:r>
@@ -3922,51 +3922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th European Conference on Psychological Theory and Research on Intellectual and Developmental Disabilities (ECIDD 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Göteborg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,51 +4116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4198,51 +4198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From two to many: The role of executive functions in young children’s generalization of novel object names in a comparison design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4293,51 +4293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typically and Atypically Developing Children' Generalizations of Novel Names: the Role of Semantic Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4500,51 +4500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Belgian Association for Psychological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Liège, Belgium. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4569,64 +4569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When outstanding mathematicians cannot figure out that 14 – 2 = 12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4664,64 +4664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why elevator trips are comparable to piano lessons and not to pet-sitting: world semantics guiding analogies between arithmetic word problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4804,51 +4804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences et Méthodes d’Evaluation du Raisonnement Analogique chez les Personnes avec Trouble du Développement Intellectuel (TDI) : revue systématique de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Comblain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,247 +5083,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beliefs on category membership for foods and non-foods based on their origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helana Girgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gafanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Lafraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Biennial meeting of the Cognitive Development Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064741v1</w:t>
+                <w:t xml:space="preserve">hal-05348246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beliefs on category membership for foods and non-foods based on their origins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying arithmetic word problem solving using eye tracking: A peek into mathematical representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial meeting of the Cognitive Development Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madison, United States</w:t>
+              <w:t xml:space="preserve">MCLS 2022 - Mathematical Cognition and Learning Society Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348246v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatal Errors in the Food Domain: Children's Categorization Performance and Strategy Depend on Both Food Processing and Neophobic Dispositions</w:t>
               </w:r>
@@ -5532,234 +5532,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">From two to many: The role of executive functions in young children's generalization of novel object names in a comparison design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2020, Austin (TX), United States. pp.2726-2732</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338739v1</w:t>
+                <w:t xml:space="preserve">hal-03814501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From two to many: The role of executive functions in young children's generalization of novel object names in a comparison design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solid ground makes solid understandings: does simple comparison paves the way for more complex comparisons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2020, Austin (TX), United States. pp.2726-2732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814501v1</w:t>
+                <w:t xml:space="preserve">hal-04338739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5895,398 +5895,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing novel names in comparison settings: Role of conceptual distance during learning and at test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems: evidence from drawings and solving procedures in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Witt</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3314-3319</w:t>
+              <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society (CogSci)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CogSci Jul 2017, Londres, United Kingdom. pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573610v1</w:t>
+                <w:t xml:space="preserve">hal-01678786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems: evidence from drawings and solving procedures in children and adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding analogies: Processes and strategies across ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society (CogSci)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CogSci Jul 2017, Londres, United Kingdom. pp.439-444</w:t>
+              <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Volle, Jean-Pierre Thibaut, Lindsey E. Richland, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678786v1</w:t>
+                <w:t xml:space="preserve">hal-01799070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding analogies: Processes and strategies across ages</w:t>
+                <w:t xml:space="preserve">Generalizing relations during analogical problem solving in preschool children : does blocked or interleaved training improve performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah B Goldwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Fourth International Conference on Analogical Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Volle, Jean-Pierre Thibaut, Lindsey E. Richland, Jul 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3308-3313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799070v1</w:t>
+                <w:t xml:space="preserve">hal-01678778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing relations during analogical problem solving in preschool children : does blocked or interleaved training improve performance ?</w:t>
+                <w:t xml:space="preserve">Generalizing novel names in comparison settings: Role of conceptual distance during learning and at test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Micah B Goldwater</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogSci 2017 : 39th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3308-3313</w:t>
+              <w:t xml:space="preserve">, Cognitive Science Society, Jul 2017, Londres, United Kingdom. pp.3314-3319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678778v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6523,77 +6523,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cognitive Science Society, Jul 2015, Pasadena, United States. pp.818-823, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6987,64 +6987,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are content effects out of sight? An eye-tracking study of arithmetic problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7075,77 +7075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World knowledge induces false memories in problem-recall tasks: New evidence for the SECO model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7195,77 +7195,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of quantities influences the representation of arithmetic problems : evidence from drawings and solving procedures in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7290,77 +7290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This problem has no solution&amp;quot; : when closing one of two doors results in failure to access any</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Annual Meeting of the Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7385,77 +7385,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of semantic encoding effects in a transfer task for multiple strategies arithmetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting of the Cognitive Science Societ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7575,191 +7575,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Down</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Williams : Aspects-visuospatiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Fayasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Solal, pp.491-524, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
+              <w:t xml:space="preserve">, Solal, pp.549-572, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934410v1</w:t>
+                <w:t xml:space="preserve">hal-02934411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Williams : Aspects-visuospatiaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche neuropsychologique du syndrome de Down</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Comblain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Thibaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Fayasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de neuropsychologie de l’enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Solal, pp.549-572, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
+              <w:t xml:space="preserve">, Solal, pp.491-524, 2009, Neuropsychologie, ISSN 1263-9184, 978-2-35327-068-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934411v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7777,51 +7777,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner grâce à une meilleure compréhension du phénomène de congruence sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7955,51 +7955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09048FB8"/>
+    <w:nsid w:val="C3728CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8186,51 +8186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-thibaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3645-6742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foinant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10218-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571429v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lagarrigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Pickard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.951890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.212.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03151278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Thibaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.651889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.626701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02032" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03007595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Comblain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103720" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1676881" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girgis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100946" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01718050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gelaes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Murphy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0782-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. French" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0788-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-015-9467-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2016.1146551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.12.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3698-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H56HPVFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV1J5VPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauvieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.03.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV52F1Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336933v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comblain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.05.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2006.03.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQRNKJBL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.6.1403" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gafanha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Campbell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Stansbury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helana Girgis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Bian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04338739v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/gbk6n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573610v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799070v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah B Goldwater" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1544.5369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01417883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5178.4165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03481949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934410v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fayasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierre-thibaut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3645-6742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566121v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Foinant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gagliardi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borghini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thibaut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lafraire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-026-10218-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lagarrigue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.106130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001373" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-024-01523-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05355114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Stansbury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0296841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0001785" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826963v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Pickard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaat Philippe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105546" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415976v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.951890" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.212.0143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356603v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104274" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03151278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Krzemien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Thibaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Jemel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maillart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2020.105010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104665" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03278544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.651889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03356576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.626701" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00461520.2019.1691004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lowe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.02032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03007595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Comblain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2020.103720" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02315402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2019.1676881" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05123141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lafraire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rioux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girgis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nguyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100946" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03120053v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2020.100885" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-019-01628-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01718050v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gelaes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L. Murphy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-017-0782-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543640v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Glady" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M. French" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-016-0788-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Megalakaki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-015-9467-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01416558v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone P. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2016.1146551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01405154v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.12.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Karim Tahej" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille-Aim&#233; Possamai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badets" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-013-3698-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H56HPVFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV1J5VPZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365831v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debiais" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauvieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2008.03.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LV52F1Q3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2006.03.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQRNKJBL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336933v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comblain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.05.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337027v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0278-7393.32.6.1403" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269188v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gafanha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Campbell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02268158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Stansbury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Wit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159126v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01996693v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269214v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05348246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helana Girgis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064741v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566176v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Bian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2020.104863" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814501v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04338739v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869092v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Pierre Thibaut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/gbk6n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01949557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01799070v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01678778v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah B Goldwater" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01573610v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427350v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1544.5369" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01417883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01426970v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5178.4165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882055v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01882059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03481949v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449869v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449858v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449840v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449843v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fayasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934410v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02119387v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Emmanuel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>