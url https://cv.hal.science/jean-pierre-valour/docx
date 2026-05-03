--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,7203 +234,7349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of perfluorocarbon microbubbles using Shirasu Porous Glass (SPG) membranes</w:t>
+                <w:t xml:space="preserve">Unsupervised crystallization monitoring with NIR Spatially Resolved Spectroscopy combined with Principal Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Melich</w:t>
+                <w:t xml:space="preserve">R. Kersaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Urbaniak</w:t>
+                <w:t xml:space="preserve">N. Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Padilla</w:t>
+                <w:t xml:space="preserve">D. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 560, pp.233-243. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 618, pp.127329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.09.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033316v1</w:t>
+                <w:t xml:space="preserve">hal-05577953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron removal from seawater using a hybrid sorption/microfiltration process without continuous addition of resin</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of perfluorocarbon microbubbles using Shirasu Porous Glass (SPG) membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assma Alharati</w:t>
+                <w:t xml:space="preserve">Romain Melich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Urbaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Fiaty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 560, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902198v1</w:t>
+                <w:t xml:space="preserve">hal-03033316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of oil-in-water nanoemulsions at large-scale using premix membrane emulsification and Shirasu Porous Glass (SPG) membranes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Boron removal from seawater using a hybrid sorption/microfiltration process without continuous addition of resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma Alharati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Urbaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Dupin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousef Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Fiaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.227 - 233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2018.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939877v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of oil-in-water nanoemulsions at large-scale using premix membrane emulsification and Shirasu Porous Glass (SPG) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+                <w:t xml:space="preserve">Océane Alliod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Urbaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 557, pp.76-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093114v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orodispersible films based on amorphous solid dispersions of tetrabenazine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sponge like microparticles for drug delivery and cosmeto-textile use: Formulation and human skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 518 (1-2), pp.242-252</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 532 (1), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.08.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014157v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial films containing microparticles for the enhancement of long-term sustained release</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Orodispersible films based on amorphous solid dispersions of tetrabenazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Senta-Loys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 518 (1-2), pp.242-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/03639045.2015.1081237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01950977v1</w:t>
+                <w:t xml:space="preserve">hal-02014157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic properties of bare and particles containing textile</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial films containing microparticles for the enhancement of long-term sustained release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3843⟩</w:t>
+              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.818-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03639045.2015.1081237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02092721v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of ammonio methacrylate copolymer based spongy cationic particles via double emulsion solvent evaporation process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Electrokinetic properties of bare and particles containing textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiah Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.12.017⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (12), pp.1637-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092730v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of ammonio methacrylate copolymer based spongy cationic particles via double emulsion solvent evaporation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843364v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Preparation of biodegradable PCL particles via double emulsion evaporation method using ultrasound technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 293 (3), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3464-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044630v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of biodegradable PCL particles via double emulsion evaporation method using ultrasound technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 293 (3), pp.861-873. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092672v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Laredj-Bourezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Rovère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 496 (2), pp.1034-1046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parameters influencing the morphology of poly(?-caprolactone) microspheres and the resulting release of encapsulated drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 494 (1), pp.152-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of liposomes at large scale using the ethanol injection method: Effect of scale-up and injection devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Juban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Urbaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.508-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a One-Step Synthesis and Encapsulation of Acentric Iron Iodate (Fe(IO&lt;SUB&gt;3&lt;/SUB&gt;)&lt;SUB&gt;3&lt;/SUB&gt;) Nanocrystals via Inverse Miniemulsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Laredj Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of advanced materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sam.2014.1685⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496 (2), pp.1034-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946920v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol Loaded Solid Lipid Nanoparticles: A Comparative Study of Two Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vocanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Urbaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Briançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (3), pp.270--278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support vector machines combined to observers for fault diagnosis in chemical reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a One-Step Synthesis and Encapsulation of Acentric Iron Iodate (Fe(IO&lt;SUB&gt;3&lt;/SUB&gt;)&lt;SUB&gt;3&lt;/SUB&gt;) Nanocrystals via Inverse Miniemulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.21881⟩</w:t>
+              <w:t xml:space="preserve">Science of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sam.2014.1685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01901814v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a one-step synthesis and encapsulation of acentric iron iodate (Fe(IO3)3) nanocrystals via inverse miniemulsion.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Support vector machines combined to observers for fault diagnosis in chemical reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Laouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.685 - 695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.21881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921293v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of a pressure-sensitive adhesive by spray-drying: microparticles preparation and evaluation of their crushing strength</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a one-step synthesis and encapsulation of acentric iron iodate (Fe(IO3)3) nanocrystals via inverse miniemulsion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 29 (2), pp.185--193</w:t>
+              <w:t xml:space="preserve">SCIENCE OF ADVANCED MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp. 101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044594v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Monitoring of Cocrystallization Processes - Complementary Use of Sensing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (SI) (6), pp.1039-1044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceat.201100711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of an encapsulation process for the preparation of pro- and prebiotics-loaded bioadhesive microparticles by using experimental design</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Encapsulation of a pressure-sensitive adhesive by spray-drying: microparticles preparation and evaluation of their crushing strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Abderrahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Andrée Mazoyer</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.185--193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00703773v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of an encapsulation process for the preparation of pro- and prebiotics-loaded bioadhesive microparticles by using experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Puel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Dorothée Pliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Klein</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (1-2), pp.83-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2011.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904869v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microemulsion Microstructure Influences the Skin Delivery of an Hydrophilic Drug</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cocrystal formation in solution: Inducing phase transition by manipulating the amount of cocrystallizing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fenet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 316 (1), pp.118 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013673v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microemulsion Microstructure Influences the Skin Delivery of an Hydrophilic Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Naoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32, pp.318</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.1683-1695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951008v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel polymerizable surfactants: synthesis and application in the emulsion polymerization of styrene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Derdour</w:t>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32, pp.318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093992v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topical delivery of lipophilic drugs from o/w Pickering emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Novel polymerizable surfactants: synthesis and application in the emulsion polymerization of styrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chevalier</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.12.017⟩</w:t>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (5), pp.401-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pj.2010.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946957v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering w/o emulsions: Drug release and topical delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 368 (1-2), pp.7-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topical delivery of lipophilic drugs from o/w Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Frelichowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 371 (1-2), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2008.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramètres clés controlant la taille des cristaux de glace après congélation initiée par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée-Dulcie Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Labouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Peczalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paramètres clés controlant la taille des cristaux de glace après congélation initiée par ultrasons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization-in-emulsion process: obtaining of primary nucleation rates thanks to an in situ video monitoring in stirred reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouaiba Htira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Industrial Crystallisation ISIC19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+                <w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abderrahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t>
+              <w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001475v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abderrahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t>
+              <w:t xml:space="preserve">XIV congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001487v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gavory</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.N. Belgacem</w:t>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cristal 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013695v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emulsions stabilized by particles: Physical chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelichowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t>
+              <w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044331v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by biodegradable solid particles bring dual controlled release of cosmetics active substances to skin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFSCC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014131v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions: A new formulation for drug delivery to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laredj-Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t>
+              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782640v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions: A new formulation for drug delivery to skin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthropod repellent formulations intended for a veterinary use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th Symposium Skin and Formulation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014132v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthropod repellent formulations intended for a veterinary use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by biodegradable solid particles bring dual controlled release of cosmetics active substances to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laredj-Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium Skin and Formulation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th IFSCC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950993v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilized by particles: Physical chemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044622v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Pickering emulsions: a new formulation for drug delivery to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Fessi</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946931v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions: a new formulation for drug delivery to skin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Frelichowska</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014150v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Rivoire</w:t>
+                <w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abderrahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110464v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J P Valour</w:t>
+                <w:t xml:space="preserve">In situ monitoring of cocrystallization process in solution: complementary use of sensing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François E. Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chaussy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.N. Belgacem</w:t>
+                <w:t xml:space="preserve">Alain Rivoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Industrial Crystallization BIWIC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002227v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation of an industrial pressure sensitive adhesive by spray-cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abderrahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Antalya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions for delivery of cosmetic ingredients to skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Skin Penetration of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Grande Motte, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014147v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microemulsion microstructure on drug absorption into skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsions with three different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fenet</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Percutaneous Penetration, 12th international Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02044311v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsion with three different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">26th IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Buenos Aires, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044333v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsions with three different microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Impact of microemulsion microstructure on drug absorption into skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Kalfat</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Percutaneous Penetration, 12th international Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, La Grande Motte, France. pp.788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1211/jpp.62.06.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943125v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsion with three different microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Buenos Aires, Unknown Region</w:t>
+              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943133v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Penetration of Pickering Emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Naoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Grande Motte, Unknown Region</w:t>
+              <w:t xml:space="preserve">ECIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943129v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Development of a new encapsulation method for vaginal delivery of Lactobacillus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Kalfat</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Orechioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nakache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, Poland</w:t>
+              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044329v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new encapsulation method for vaginal delivery of Lactobacillus sp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Pickering emulsions for delivery of cosmetic ingredients to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelichowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
+              <w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958064v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Briancon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetic Science Conference, In-Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Anionic and Cationic Polymerizable Surfactants for Emulsion Polymerization of Styrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saidi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Gratz, Austria. pp.100-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.201051015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of skin penetration of Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin penetration of caffeine from three microemulsions with different microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Skin &amp; Formulation Symposium, Skin Forum/APGI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Versailles, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anonic Reactive Surfactants in emulsion polymerization of styrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saidi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Derdour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7440,137 +7586,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DADY : Démonstrateur d'Automatique et de DYnamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussad Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Angers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7580,154 +7726,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Penetration from Pickering Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chilcott, Robert and Brain, Keith R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Dermatological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.124-142, 2014, 978-1-84973-398-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7737,144 +7883,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules constituées d’une matrice hydrophobe emprisonnant des gouttelettes d’une dispersion aqueuse d’un composé adhésif, procédé d’obtention et utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fessi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 1254069. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8021,51 +8167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Padilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.09.058" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01902198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Alharati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.07.019" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bile" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1081237" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092730v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.12.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843364v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Laredj Bourezg" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rovere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3464-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rov&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.068" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Othman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21881" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C36FZPBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pliszczak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mazoyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.06.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2Z7X6SZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Naoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2010.8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.12.017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.057" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Dulcie Mahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014132v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950993v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delaveau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelichowska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014147v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044311v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Bolzinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp.62.06.0016" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMZR1R4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044333v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943133v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943129v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044329v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszczak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Orechioni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nakache" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi-Besbes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFT7WKVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951009v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derdour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943102v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Padilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.09.058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01902198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Alharati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.07.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1081237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3464-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rov&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Laredj Bourezg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rovere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Othman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laouti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C36FZPBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pliszczak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mazoyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2Z7X6SZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2010.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.057" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.12.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Dulcie Mahi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelichowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delaveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Bolzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp.62.06.0016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMZR1R4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszczak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Orechioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nakache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi-Besbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFT7WKVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derdour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>