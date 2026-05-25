--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1430,792 +1430,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of biodegradable PCL particles via double emulsion evaporation method using ultrasound technique</w:t>
+                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faïza Laredj Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Rovere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-014-3464-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 496 (2), pp.1034-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092672v1</w:t>
+                <w:t xml:space="preserve">hal-02843364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+                <w:t xml:space="preserve">Preparation of biodegradable PCL particles via double emulsion evaporation method using ultrasound technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 293 (3), pp.861-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3464-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044630v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Rovère</w:t>
+                <w:t xml:space="preserve">Elaboration of sponge-like particles for textile functionalization and skin penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (10), pp.2967--2977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01943101v1</w:t>
+                <w:t xml:space="preserve">hal-02044630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parameters influencing the morphology of poly(?-caprolactone) microspheres and the resulting release of encapsulated drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bile</w:t>
+                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Laredj-Bourezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Rovère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 494 (1), pp.152-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.07.068⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 496 (2), pp.1034-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946913v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of liposomes at large scale using the ethanol injection method: Effect of scale-up and injection devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Charcosset</w:t>
+                <w:t xml:space="preserve">The parameters influencing the morphology of poly(?-caprolactone) microspheres and the resulting release of encapsulated drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Juban</w:t>
+                <w:t xml:space="preserve">Charlène Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 494 (1), pp.152-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.07.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002230v1</w:t>
+                <w:t xml:space="preserve">hal-01946913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin delivery by block copolymer nanoparticles (block copolymer micelles)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Valour</w:t>
+                <w:t xml:space="preserve">Preparation of liposomes at large scale using the ethanol injection method: Effect of scale-up and injection devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Rovere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Juban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Urbaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.508-515</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843364v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenol Loaded Solid Lipid Nanoparticles: A Comparative Study of Two Processes</w:t>
               </w:r>
@@ -3312,51 +3312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 368 (1-2), pp.7-15. </w:t>
@@ -3809,51 +3809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alexandrine Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4185,1472 +4185,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t>
+                <w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gavory</w:t>
+                <w:t xml:space="preserve">Thouaiba Htira-Ezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abderrahmen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Chaussy</w:t>
+                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t>
+              <w:t xml:space="preserve">Cristal 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001487v1</w:t>
+                <w:t xml:space="preserve">hal-02001475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Microencapsulation d'un adhésif sensible à la pression par spray-drying et spray-cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abderrahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV congrès SFGP 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Acte du congrès de la Société Française de Thermique 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gerardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013695v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de cristallisation en émulsion : obtention des paramètres de nucléation primaire au moyen d'un suivi vidéo in situ en réacteur agité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+                <w:t xml:space="preserve">Microencapsulation d\textquoterightun adhésif sensible à la pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abderrahmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
+                <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse-Albi, France. pp.1--9</w:t>
+              <w:t xml:space="preserve">XIV congrès SFGP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001475v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilized by particles: Physical chemistry</w:t>
+                <w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Frelichowska</w:t>
+                <w:t xml:space="preserve">R. Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Valour</w:t>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044622v1</w:t>
+                <w:t xml:space="preserve">hal-02044331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
+                <w:t xml:space="preserve">Emulsions stabilized by particles: Physical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ladj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J P Valour</w:t>
+                <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Le Dantec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">25èmes Entretiens Centre Jacques Cartier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946931v1</w:t>
+                <w:t xml:space="preserve">hal-02044622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions: A new formulation for drug delivery to skin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Laredj-Bourezg</w:t>
+                <w:t xml:space="preserve">Synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.P. Valour</w:t>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014132v1</w:t>
+                <w:t xml:space="preserve">hal-01946931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthropod repellent formulations intended for a veterinary use</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions: A new formulation for drug delivery to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laredj-Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Symposium Skin and Formulation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950993v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions stabilized by biodegradable solid particles bring dual controlled release of cosmetics active substances to skin</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthropod repellent formulations intended for a veterinary use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Minost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IFSCC congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Johannesburg, South Africa</w:t>
+              <w:t xml:space="preserve">4th Symposium Skin and Formulation 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014131v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering emulsions stabilized by biodegradable solid particles bring dual controlled release of cosmetics active substances to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laredj-Bourezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t>
+              <w:t xml:space="preserve">27th IFSCC congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782640v1</w:t>
+                <w:t xml:space="preserve">hal-02014131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions: a new formulation for drug delivery to skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Frelichowska</w:t>
+                <w:t xml:space="preserve">One-pot synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid nanoparticles via water-in-oil miniemulsion polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Fessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XX International Conference on Bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orillia - Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014150v1</w:t>
+                <w:t xml:space="preserve">hal-00782640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synthesis and encapsulation of iron iodate (Fe(IO3)3) hybrid particles using water-in-oil (W/O) miniemulsion polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pickering emulsions: a new formulation for drug delivery to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Valour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ladj</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Fessi</w:t>
+                <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX International conference on Bioencapsulation 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orillia, Canada</w:t>
+              <w:t xml:space="preserve">4th symposium Skin and Formulation, APGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044331v1</w:t>
+                <w:t xml:space="preserve">hal-02014150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure sensitive adhesive encapsulation by spray-drying: particles elaboration and crush tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abderrahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Antalya, Turkey</w:t>
@@ -5804,103 +5804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation of an industrial pressure sensitive adhesive by spray-cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abderrahmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chaussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Antalya, France</w:t>
@@ -5923,1040 +5923,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Penetration of Pickering Emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Pickering emulsions for delivery of cosmetic ingredients to skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, La Grande Motte, Unknown Region</w:t>
+              <w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943129v1</w:t>
+                <w:t xml:space="preserve">hal-02014147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsions with three different microstructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Skin Penetration of Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelichowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
+              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Grande Motte, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943125v1</w:t>
+                <w:t xml:space="preserve">hal-01943129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsion with three different microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsions with three different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IFSCC Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Buenos Aires, Unknown Region</w:t>
+              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943133v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microemulsion microstructure on drug absorption into skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Skin penetration of caffeine from microemulsion with three different microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M-A Bolzinger</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Fenet</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Percutaneous Penetration, 12th international Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Buenos Aires, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044311v1</w:t>
+                <w:t xml:space="preserve">hal-01943133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Impact of microemulsion microstructure on drug absorption into skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Kalfat</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives in Percutaneous Penetration, 12th international Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, La Grande Motte, France. pp.788, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1211/jpp.62.06.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044333v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, Poland</w:t>
+              <w:t xml:space="preserve">Pespectives in Percutaneous Penetration, PPP2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044329v1</w:t>
+                <w:t xml:space="preserve">hal-02044333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new encapsulation method for vaginal delivery of Lactobacillus sp.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bordes</w:t>
+                <w:t xml:space="preserve">Impact of microemulsion microstructures on drug absorption in the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Naoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A. Bolzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Nakache</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
+              <w:t xml:space="preserve">ECIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958064v1</w:t>
+                <w:t xml:space="preserve">hal-02044329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering emulsions for delivery of cosmetic ingredients to skin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pelletier</w:t>
+                <w:t xml:space="preserve">Development of a new encapsulation method for vaginal delivery of Lactobacillus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pliszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M. Orechioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nakache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès mondial de l'émulsion 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014147v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine Microspheres - An Attractive Carrier to Achieve Optimum Skin Penetration</w:t>
               </w:r>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saidi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,103 +7205,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of skin penetration of Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7326,103 +7326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin penetration of caffeine from three microemulsions with different microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Naoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Skin &amp; Formulation Symposium, Skin Forum/APGI meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Versailles, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7473,51 +7473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Saidi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J P Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,51 +7740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Penetration from Pickering Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Frelichowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Bolzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,51 +7792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Valour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chilcott, Robert and Brain, Keith R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Dermatological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.124-142, 2014, 978-1-84973-398-4</w:t>
@@ -7897,51 +7897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particules constituées d’une matrice hydrophobe emprisonnant des gouttelettes d’une dispersion aqueuse d’un composé adhésif, procédé d’obtention et utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gavory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8167,51 +8167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Padilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.09.058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01902198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Alharati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.07.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1081237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092672v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3464-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943101v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rov&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002230v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843364v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Laredj Bourezg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rovere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Othman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laouti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C36FZPBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pliszczak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mazoyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2Z7X6SZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2010.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.057" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.12.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Dulcie Mahi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044622v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelichowska" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950993v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minost" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delaveau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014131v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943133v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044311v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Bolzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp.62.06.0016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMZR1R4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044333v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044329v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958064v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszczak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Orechioni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nakache" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014147v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi-Besbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFT7WKVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derdour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Lemasson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bourgeaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Valour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577953v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersaudy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Valour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03033316v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Valour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbaniak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Padilla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charcosset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.09.058" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01902198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Alharati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Valour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousef Swesi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Fiaty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.07.019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939877v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Alliod" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viennet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Humbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.08.122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54LGV97R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Senta-Loys" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourgeois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950977v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bile" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Bolzinger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1081237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Agusti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SCM41CV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Bitar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.12.017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02843364v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Laredj Bourezg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolzinger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Pelletier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rovere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.11.031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3464-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Rov&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Vigne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.07.068" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002230v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Juban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Cortial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vocanson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Valour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urbaniak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brian&#231;on" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946920v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1685" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901814v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Othman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Laouti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Othman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.21881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C36FZPBW-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagniere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Puel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mangin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivoire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201100711" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXQQ1BML-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044594v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gavory" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Abderrahmen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Pliszczak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bordes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Mazoyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2011.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2Z7X6SZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.12.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM1WFK7R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013673v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Naoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fenet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bolzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Valour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briancon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093992v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mekki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2010.8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02845001v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Frelichowska" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.09.057" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946957v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2008.12.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e-Dulcie Mahi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Peczalski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cogn&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Khalil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Galvan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouaiba Htira-Ezzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavory" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abderrahmen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chaussy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Belgacem" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044331v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ladj" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Dantec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044622v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelichowska" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A. Bolzinger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevalier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014132v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laredj-Bourezg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Minost" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delaveau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allemand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014150v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002227v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110464v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois E. Puel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013715v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943129v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943125v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Naoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalfat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943133v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044311v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Bolzinger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fenet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1211/jpp.62.06.0016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BXMZR1R4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044333v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958064v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pliszczak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bordes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Orechioni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nakache" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951018v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946953v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Saidi-Besbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFT7WKVQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Derdour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839822v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Hamroun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bolzinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014134v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>