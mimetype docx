--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Vergnes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données pour la prévision des débits d’étiage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de recherches géologiques et minières (BRGM); INRAE; EDF R&amp;D; CNRM; Météo France. 2026, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D; INRAE; Université de Lorraine; BRGM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des niveaux piézométriques en France par niveaux de réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Flinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d’extrêmes hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement; INRAE; Météo-France &amp; CNRS / CNRM-GAME; BRGM (Bureau de recherches géologiques et minières). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du changement climatique sur le régime hydrologique en France métropolitaine -synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; ENS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points et supports de simulation des projections hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de stations hydrométriques et piézomètres pour l'évaluation des modélisations hydrologiques et hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de modélisation hydrogéologique nationale AQUI-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Aqui-FR pour le suivi, la prévision et les projections de la ressource en eau souterraine en France - Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la ressource en eau souterraine passée, présente et future estimée par Aqui-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges nappes/rivières à l’échelle du tronçon ou du linéaire par métrique expérimentale ou par modélisation jusqu’à l’échelle régionale. NAPROM (NAPpes-Rivières : Observation et Modélisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2014, 209 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 644, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing climate change impact on French groundwater resources using a spatially distributed hydrogeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2150553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized groundwater management applied to a large-yield (10 M m3/year) well field in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.79-95. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AquiFR hydrometeorological modelling platform as a tool for improving groundwater resource monitoring over France: evaluation over a 60-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.633-654. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-633-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Changes in the ISBA-CTRIP Land Surface System for Use in the CNRM-CM6 Climate Model and in Global Off-Line Hydrological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1207-1252. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux souterraines : quelles ressources en eau pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les géosciences au coeur des enjeux de demain, Hors série, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR, un système multi-modèle hydrogéologique à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrating Pixel Cloud HR SWOT data into a hydrogeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Goalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT science team meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2025, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of climate change on groundwater resources over France: results from the Explore 2 project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Land Use evolution in Groundwater Modeling for Sustainable Management: A Case Study of the Lille Metropolitan Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Manlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Congress of the International Association of Hydrogeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists (IAH), Sep 2023, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA - Approche de Gestion Optimisée des Réservoirs Aquifères - Optimisation de la ligne des 100 000 m³/j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La gestion des eaux souterraines au 21e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHSP; SMEGREG; Bordeaux INP, Feb 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical groundwater modelling SMART-CONTROL web-based tool applied on MAR system of Bas-Gapeau Alluvial Aquifer (Hyères les Palmiers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce - Groundwater, key to the sustainable development goals - IAH-UNESCO-CFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR: Towards a hydro-geological seasonal forecasting system for metropolitan France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized approach for groundwater management for drinking water - Application to a 10 million cubic metres /year well field (South of Bordeaux – France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal forecast of the groundwater resource in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aqui-FR project : the future operational modeling platform for the main regional multilayer aquifers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AquiFR hydrogeological modeling platform: evaluation of the 1958-2017 reanalysis for the main regional multilayer aquifers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater sampling, purge or no purge that is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the AquiFR project- assessment of the french national multimodel hydrogeologic system on past years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress Groundwater and society: 60 years of IAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French and German National Chapters of the International Association of Hydrogeologists, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for better groundwater initial conditions estimation in seasonal forecasts: a data assimilation scheme for Aqui-FR hydrometeorological modelling platform. Example with the regional case study of the Somme basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Manlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the groundwater resource management in Northern France in a context of rising anthropogenic pressure and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater resources in northern France from XXth to XXIth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on groundwater simulated using the AquiFR modelling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une modélisation hydrologique incluant la représentation des aquifères : évaluation sur la France et à l'échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012INPT0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04279763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Pierre Vergnes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing multiple structures of a lumped hydrogeological model to simulate karst spring discharge in France and provide seasonal forecasts in the Aqui-FR platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Hallouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-7811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assimilation de données pour la prévision des débits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lang Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards integrating Pixel Cloud HR SWOT data into a hydrogeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Goalic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT science team meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2025, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of climate change on groundwater resources over France: results from the Explore 2 project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Land Use evolution in Groundwater Modeling for Sustainable Management: A Case Study of the Lille Metropolitan Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Hérivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Parmentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Manlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Congress of the International Association of Hydrogeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Hydrogeologists (IAH), Sep 2023, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécheresse et étiages 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roman-Villafane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5es Rencontres HydroGR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Antony, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA - Approche de Gestion Optimisée des Réservoirs Aquifères - Optimisation de la ligne des 100 000 m³/j</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La gestion des eaux souterraines au 21e siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHSP; SMEGREG; Bordeaux INP, Feb 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical groundwater modelling SMART-CONTROL web-based tool applied on MAR system of Bas-Gapeau Alluvial Aquifer (Hyères les Palmiers, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Confernce - Groundwater, key to the sustainable development goals - IAH-UNESCO-CFH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR: Towards a hydro-geological seasonal forecasting system for metropolitan France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Willemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lemoigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized approach for groundwater management for drinking water - Application to a 10 million cubic metres /year well field (South of Bordeaux – France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH Brussels 2021 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal forecast of the groundwater resource in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meteorological Society Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aqui-FR project : the future operational modeling platform for the main regional multilayer aquifers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AquiFR hydrogeological modeling platform: evaluation of the 1958-2017 reanalysis for the main regional multilayer aquifers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources XXII - CMWR 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater sampling, purge or no purge that is the question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Conference on Sustainable Use and Management of Soil, Sediment and Water Resources (AquaConSoil 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results of the AquiFR project- assessment of the french national multimodel hydrogeologic system on past years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH Congress Groundwater and society: 60 years of IAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The French and German National Chapters of the International Association of Hydrogeologists, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges nappe-rivière : de l’approche scientifique à l’outil opérationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données pour la prévision des débits d’étiage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Ponçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hendrickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bureau de recherches géologiques et minières (BRGM); INRAE; EDF R&amp;D; CNRM; Météo France. 2026, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation semi-distribuée pour la simulation des étiages : comparaison de quatre modèles hydrologiques sur le bassin de la Meuse française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar El Khalfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EDF R&amp;D; INRAE; Université de Lorraine; BRGM. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Torremocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des niveaux piézométriques en France par niveaux de réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Flinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BRGM; INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d’extrêmes hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD - Institut de recherche pour le developpement; INRAE; Météo-France &amp; CNRS / CNRM-GAME; BRGM (Bureau de recherches géologiques et minières). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'impact du changement climatique sur le régime hydrologique en France métropolitaine -synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM; ENS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points et supports de simulation des projections hydrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM. 2022, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de stations hydrométriques et piézomètres pour l'évaluation des modélisations hydrologiques et hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; BRGM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de modélisation hydrogéologique nationale AQUI-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OFB. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Aqui-FR pour le suivi, la prévision et les projections de la ressource en eau souterraine en France - Rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Etchevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Regimbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AFB. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la ressource en eau souterraine passée, présente et future estimée par Aqui-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AFB. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des échanges nappes/rivières à l’échelle du tronçon ou du linéaire par métrique expérimentale ou par modélisation jusqu’à l’échelle régionale. NAPROM (NAPpes-Rivières : Observation et Modélisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2014, 209 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE: a national platform for low-flow forecasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Batté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for better groundwater initial conditions estimation in seasonal forecasts: a data assimilation scheme for Aqui-FR hydrometeorological modelling platform. Example with the regional case study of the Somme basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Manlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the groundwater resource management in Northern France in a context of rising anthropogenic pressure and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Audigane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban de Lavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater resources in northern France from XXth to XXIth centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Methods in Water Resources CMWR XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Siauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Aissat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty sources in a large ensemble of hydrological projections: Regional Climate Models and Internal Variability matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Strohmenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (4), pp.1023-1051. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1023-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Guillaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Abhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 644, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710029v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing climate change impact on French groundwater resources using a spatially distributed hydrogeological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Sciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02626667.2022.2150553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized groundwater management applied to a large-yield (10 M m3/year) well field in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Saltel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dewandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), pp.79-95. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-021-02410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AquiFR hydrometeorological modelling platform as a tool for improving groundwater resource monitoring over France: evaluation over a 60-year period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.633-654. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-24-633-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Changes in the ISBA-CTRIP Land Surface System for Use in the CNRM-CM6 Climate Model and in Global Off-Line Hydrological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.1207-1252. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018MS001545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des eaux souterraines : quelles ressources en eau pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les géosciences au coeur des enjeux de demain, Hors série, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqui-FR, un système multi-modèle hydrogéologique à l'échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Augeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 187, pp.105-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts on groundwater simulated using the AquiFR modelling platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Habets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&Climat et Explore2 - Des clés pour la gestion de l’eau de demain - Les actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bezier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Chamfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets LIFE Eau&amp;Climat et Explore2 - Des clés pour la gestion de l’eau de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique Interactions nappe/rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun Bornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">102 p., 2017, Guide et protocoles, 978-2-37785-003-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'une modélisation hydrologique incluant la représentation des aquifères : évaluation sur la France et à l'échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Toulouse - INPT, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012INPT0152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04279763v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177373v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2150553" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02410-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02480233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-633-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minvielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001545" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05178521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goalic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084686v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03276182v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383889v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset Regimbeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404570v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01730224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372314v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04886132v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16561" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04648278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04279763v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0152" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05497724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audigane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-7811" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pon&#231;ot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400662v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05178521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Goalic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04644992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lanini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Parmentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Manlay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957665v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03652108v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hakoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Amraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03660936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemoigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03276182v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset Regimbeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01730224v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Quiot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rousseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Augeard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendrickx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006877v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Regimbeau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05626507v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9489" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04886132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16561" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04648278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boe" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04040817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2022.2150553" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-021-02410-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02480233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-633-2020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Minvielle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Colin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018MS001545" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02383923v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258469v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372690v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bezier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Chamfort" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fournier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04279763v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0152" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>