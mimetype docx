--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -574,256 +574,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un marqueur d'origine volcanique dans le sud du Grand Luberon pour retracer les systèmes de drainage et l'érosion des versants et vallons au Quaternaire</w:t>
+                <w:t xml:space="preserve">Frontière de préhistorique·s ou frontière de préhistorien·ne·s : quid des litho-espaces durant la transition Pléistocène-Holocène en France centrale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïs Sirdeys</w:t>
+                <w:t xml:space="preserve">Alix Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930128v1</w:t>
+                <w:t xml:space="preserve">hal-05218135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontière de préhistorique·s ou frontière de préhistorien·ne·s : quid des litho-espaces durant la transition Pléistocène-Holocène en France centrale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation d'un marqueur d'origine volcanique dans le sud du Grand Luberon pour retracer les systèmes de drainage et l'érosion des versants et vallons au Quaternaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05218135v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie lithique de la grotte Saint-Martin à Monaco ou la difficile évaluation des ensembles décontextualisés</w:t>
               </w:r>
@@ -856,69 +856,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Notter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 59-62, pp.221 - 243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596593v1</w:t>
+                <w:t xml:space="preserve">hal-05218213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie lithique de la grotte Saint-Martin à Monaco ou la difficile évaluation des ensembles décontextualisés</w:t>
               </w:r>
@@ -951,69 +951,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Notter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 59-62, pp.221 - 243</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218213v1</w:t>
+                <w:t xml:space="preserve">hal-03596593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Antoine à Vitrolles, Locus 2 (Hautes-Alpes) : premiers résultats des fouilles de sauvetage urgent (1995-1996) d'un gisement épigravettien</w:t>
               </w:r>
@@ -1159,230 +1159,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the depositional dynamics of an open-air lithic assemblage from recent Middle Palaeolithic (Route de Brial, Montbartier, France) : an initial experimental approach.</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TraceoLab, Oct 2025, Liège (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522216v1</w:t>
+                <w:t xml:space="preserve">hal-05522319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Route de Brial&amp;quot; site (Southwest France) : The use of flaking blanks for production in quartz/quartzite context</w:t>
+                <w:t xml:space="preserve">Understanding the depositional dynamics of an open-air lithic assemblage from recent Middle Palaeolithic (Route de Brial, Montbartier, France) : an initial experimental approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Association of Archaeologists Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Belgrade (Serbia), Serbia</w:t>
+              <w:t xml:space="preserve">7th International Congress of Experimental Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TraceoLab, Oct 2025, Liège (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522319v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the laurel leaves: local upper Solutrean productions. Some insights from the non-flint lithic component of Cuzoul de Vers (France)</w:t>
               </w:r>
@@ -1502,51 +1502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,77 +1728,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human or climate: which geomorphological agent? The example of Holocene tufa systems in Provence (Southeastern France) as a tool for analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,90 +1845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les sites ? Processus géomorphologiques, taphonomie, potentiels archéologiques et risques naturels en Méditerranée depuis la dernière glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,77 +2159,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological data (XRF, calcimetry, spectrocolorimetry, insoluble fractions) of six tardiglacial and holocene calcareous tufa profiles, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,51 +2769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76C68521"/>
+    <w:nsid w:val="80FD278F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierrebracco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105676675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05343489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Levy-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05217006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Longet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2025.109921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3790" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03596593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18880" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierrebracco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105676675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05343489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Levy-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05217006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Longet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2025.109921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03596593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18880" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>