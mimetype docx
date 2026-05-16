--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -574,256 +574,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontière de préhistorique·s ou frontière de préhistorien·ne·s : quid des litho-espaces durant la transition Pléistocène-Holocène en France centrale ?</w:t>
+                <w:t xml:space="preserve">Utilisation d'un marqueur d'origine volcanique dans le sud du Grand Luberon pour retracer les systèmes de drainage et l'érosion des versants et vallons au Quaternaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Gibaud</w:t>
+                <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delvigne</w:t>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218135v1</w:t>
+                <w:t xml:space="preserve">hal-04930128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un marqueur d'origine volcanique dans le sud du Grand Luberon pour retracer les systèmes de drainage et l'érosion des versants et vallons au Quaternaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontière de préhistorique·s ou frontière de préhistorien·ne·s : quid des litho-espaces durant la transition Pléistocène-Holocène en France centrale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïs Sirdeys</w:t>
+                <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.3790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04930128v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie lithique de la grotte Saint-Martin à Monaco ou la difficile évaluation des ensembles décontextualisés</w:t>
               </w:r>
@@ -1502,51 +1502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,77 +1728,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human or climate: which geomorphological agent? The example of Holocene tufa systems in Provence (Southeastern France) as a tool for analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,90 +1845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les sites ? Processus géomorphologiques, taphonomie, potentiels archéologiques et risques naturels en Méditerranée depuis la dernière glaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF 2021 : 29e Congrès Préhistorique de France Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,77 +2159,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological data (XRF, calcimetry, spectrocolorimetry, insoluble fractions) of six tardiglacial and holocene calcareous tufa profiles, southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Sirdeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bracco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2570,51 +2570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de lithothèques en Auvergne - Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Delvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Vaissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,51 +2769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FD278F"/>
+    <w:nsid w:val="63F4E358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3000,51 +3000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierrebracco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105676675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05343489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Levy-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05217006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Longet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2025.109921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3790" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03596593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18880" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-pierrebracco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2653-7565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/105676675" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05343489v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Levy-Battesti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05217006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Longet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2025.109921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930128v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sirdeys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gibaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.3790" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05218213v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rossoni-Notter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Notter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03596593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02022969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnepain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bidart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.10941" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522319v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Cara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522216v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910511v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Vaissi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Laroche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18880" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540243v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03281270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.986397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Alvitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasqualini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piboule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>