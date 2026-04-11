--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -2880,165 +2880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de la communication et des technologies de l'information</w:t>
+                <w:t xml:space="preserve">De l'individualisme au conventionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814267v1</w:t>
+                <w:t xml:space="preserve">hal-03814261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'individualisme au conventionnalisme</w:t>
+                <w:t xml:space="preserve">Sociologie de la communication et des technologies de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814261v1</w:t>
+                <w:t xml:space="preserve">hal-03814267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes renouvelées de la violence au travail</w:t>
               </w:r>
@@ -6530,165 +6530,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informatisation de la production et critères d'efficacité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement des sciences et pratiques de l'organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFCET, 1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur au travail. L'emploi : un bilan difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CREIS : Société et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806989v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04177710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur au travail. La réorganisation du travail : pour quelles qualifications ?</w:t>
               </w:r>
@@ -8595,445 +8595,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sociologie filmique d’Évry : une “french touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SE MEFIER DES BONNES IDEES SUR LE PAPIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA CLÉ À MOLETTE AUX DÉCOLONISATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu. Innover à l’envers. Repenser la stratégie et la conception dans un monde frugal,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoteLecture. Lallement et al. Makers. Enquête sur les laboratoires du changement social,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915705v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-03551431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note Lecture.Traité d’économie hérétique</w:t>
               </w:r>
@@ -9086,4949 +9086,4949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Low Cost theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relocaliser la production : pour quel travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 366, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture, Guy Standing, Le précariat. Les dangers d’une nouvelle classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Marnix Dressen</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon et Antonio A. Casilli, Qu’est-ce que le digital labor ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">NoteLecture, Guy Standing, Le précariat. Les dangers d’une nouvelle classe</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Florida. , The rise of the creative classe, revisited,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est quoi ce travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'une écriture documentaire : renouer avec la connaissance dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">C’est quoi ce travail ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chômage au plein-emploi : quelles solutions en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jousse</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’une écriture documentaire : renouer avec la connaissance dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrelacs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Clot</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie filmique : écrire la sociologie par le cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est quoi ce travail ? Entretien avec Sébastien Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du chômage au plein-emploi : quelles solutions en France ?</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logistique, parangon du capitalisme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée du personnel – Un documentaire de Manuela Frésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Gadrey</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frésil Manuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...211 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture. Christophe Everaere. Les emplois atypiques. Quelles réponses au besoin de flexicurité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La logistique, parangon du capitalisme contemporain</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des réorganisations du travail sur les salariés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">La Revue française de service social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairvoyance ou aveuglement des travailleurs : qu’en disent les sociologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Flocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frésil Manuela</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Linhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, Controverses – Clairvoyance ou aveuglement des travailleurs : qu'en disent les sociologues ?, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture. Christophe Everaere. Les emplois atypiques. Quelles réponses au besoin de flexicurité ?</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The birth of French labour sociology after the War: some reflections on the nature of the corporate st and intellectual engagement for the sociology or work in the UK today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Birth of French labour sociology after the War; comme reflections on the nature of the corporate state and intellectual engagement for the sociology of work in the UK today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Trentin. La Cité du travail. Le fordisme et la gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...162 lines deleted...]
-                <w:t xml:space="preserve">Danièle Linhart</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Désacraliser le chiffre dans l’évaluation du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Controverses – Clairvoyance ou aveuglement des travailleurs : qu'en disent les sociologues ?, 5, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note lecture. En Amazonie. Infiltré dans le &amp;quot;meilleur des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinematic Sociology: An Interview with Joyce Sebag and Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Stewart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Revue du Travail, une ambition collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le travail et les TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut présent de l'évaluation individuelle : un analyseur du changement de système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatorze propositions pour une sociologie visuelle et filmque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue De L'institut De Sociologie 2010-2011 : La Sociologie Par L'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut présent de l’évaluation individuelle : un analyseur du changement de système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et modèles productifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collaboratif : des illusions à d’éventuels possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des travailleurs. Contraintes et aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment re-penser le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combiner théories et méthodes en sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Attali : Karl Marx ou l'esprit du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturité des sciences du travail et approche plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques : ce qu’en pense la sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et soumission volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoRev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils contemporains de l'aliénation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et &amp;quot;servitude volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers de Vauxhall face à la “lean production“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directeurs de bibliothèques publiques : l'effet générationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management global, management transversal : Carlos Ghosn chez Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crassostrea gigas ferritin: cDNA sequence analysis for two heavy chain type subunits and protein purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 338 (2), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A refundaçao do trabalho no fluxo tensionado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'Évry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming the social. Filming history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme &amp; la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FILMER LE SOCIAL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social-Liberalism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital and Class</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O modelo da competência: uma nova roupagem para velhas idéias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mello E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Latinoamericana de Estudios del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat à propos de l'« Objectif compétence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux tendu et modèle de la compétence : une révolution tranquille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issues &amp; Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX DE LA &amp;quot; LOGIQUE COMPETENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la logique compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien y a-t-il de souffrance au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, (2000) 42, pp.313-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalisation de l’injustice sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baszanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme pluriel. Les ressorts de l'action (Bernard Lahire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et nouveau modèle productif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation et flux informationnel, la nécessité de l’intervention humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing Dissent? Burawoy in a Franco-Japanese Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work, Employment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 1998, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...3155 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the 'Better Job' Still Possible Today?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 19, pp.185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177428v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04177412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA TRANSPARENCE SOCIALE DANS UNE USINE FRANÇAISE À CAPITAUX JAPONAIS</w:t>
               </w:r>
@@ -16752,1237 +16752,1237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sociologie contemporaine (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chaîne invisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Seuil, 2012, 978-2-02-109216-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers du graphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cadena invisible. Flujo tenso y servidumbre voluntaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invisible Chain. Constraints and Opportunities in the New World or Employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invisible Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave, 2007, 978-0-230-01363-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail à l'épreuve des paradigmes sociologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Octares, 344 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothécaires en prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-11-094283-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living Labour. Life on the line at Peugeot France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave. Palgrave, 2003, 1-4039-0406-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaîne et le réseau. Peugeot-Sochaux, ambiances d'intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Page deux, 2002, 2-940189-23-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaîne et le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Page 2, 2002, 2-940189-23-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx' in Sosyolojisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'après fordisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros. 1998, 2-84146-564-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After Fordism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie contemporaine (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...1010 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814270v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03846205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du modèle suédois (dir.)</w:t>
               </w:r>
@@ -20025,51 +20025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rt25.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gt47.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67608-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/438-syndicalisme-et-sante-au-travail.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Castillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Durand-Sebag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lojkine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915582v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555518v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551431v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915554v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;sil Manuela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1999" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stewart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stewart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mello E Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912383v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582349v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177726v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363024v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177604v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177607v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846179v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177812v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846205v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weissberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Tengour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian Mahieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808131v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Matlon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814698v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364255v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Causer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843050v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rt25.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gt47.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67608-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/438-syndicalisme-et-sante-au-travail.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Castillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Durand-Sebag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lojkine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3488" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;sil Manuela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1999" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stewart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stewart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mello E Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912383v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582349v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177726v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363024v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177607v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846179v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177812v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weissberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Tengour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian Mahieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808131v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Matlon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814698v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364255v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Causer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843050v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>