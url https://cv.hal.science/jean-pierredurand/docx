--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1569,307 +1569,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-36630-062-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Employabilité et système d’emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le piège de l’employabilité. Critique d’une notion au regard de ses usages sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de Syndicalisme et santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syndicalisme et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782365121040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions du Croquant</w:t>
-[...15 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03551567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la partie &amp;quot;Employabilité et système d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le piège de l'employabilité. Critique d'une notion au regard de ses usages sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2380,165 +2380,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évaluation comme rationalisation invisible ? Le cas de l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rationalisation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évaluation comme rationalisation invisible ? Le cas de l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans tous ses états. Usages du concept et débats en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555548v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03912224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être graphiste aujourd’hui ou la création empêchée</w:t>
               </w:r>
@@ -2604,441 +2604,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement social</w:t>
+                <w:t xml:space="preserve">Le fonctionnalisme. L'analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03814260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-03814264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le fonctionnalisme. L'analyse stratégique</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des structures aux représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Des structures aux représentations sociales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la communication et des technologies de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'individualisme au conventionnalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814261v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03814267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes renouvelées de la violence au travail</w:t>
               </w:r>
@@ -3608,178 +3608,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’une représentation à l’autre : le statut de l’image et du son dans la sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filmer le Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rationalisation et sociologie plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restructurations, précarisation, valeurs,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555742v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03555730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : de la participation gestionnaire à la participation obligatoire</w:t>
               </w:r>
@@ -4906,165 +4906,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Diversity of Employee Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le nouveau modèle productif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle division du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846030v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03846170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations salariales en Europe : le cas de l'automobile</w:t>
               </w:r>
@@ -5186,165 +5186,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le compromis productif change de nature</w:t>
+                <w:t xml:space="preserve">Le compromis productif change de nature !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04177639v1</w:t>
+                <w:t xml:space="preserve">hal-03846216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le compromis productif change de nature !</w:t>
+                <w:t xml:space="preserve">Le compromis productif change de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846216v1</w:t>
+                <w:t xml:space="preserve">hal-04177639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Competitivity of the Automobile Industry: The French Way</w:t>
               </w:r>
@@ -5393,524 +5393,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competitivity of the Automobile Industry: The French Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Japanese Management. The End of Modern Times?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 071464322-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tumulte managérial et trouble syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Competitivity of the Automobile Industry: The French Way</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise et chatoiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Japanese Management. The End of Modern Times?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 071464322-X</w:t>
+              <w:t xml:space="preserve">Vers un nouveau modèle productif ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBK: un investismo produttivo della Yamaha in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modello giaponese e produzione snella: la prospettiva europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrancoAngeli, 1993, 88-204-8837-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recomposition du travail sur une ligne intégrée de fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatique, communication et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1937-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nuovo modello produttivo: la via francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FrancoAngeli. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modello giaponese e produzione snella: la prospettiva europea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FrancoAngeli, 1993, 88-204-8837-X</w:t>
+              <w:t xml:space="preserve">Modello Giapponese e produzione snella: la prospettiva europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 88-2048837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crise et chatoiement</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai-faux changement dans l'entreprise française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un nouveau modèle productif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...140 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6530,165 +6530,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'ordinateur au travail. L'emploi : un bilan difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CREIS : Société et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Informatisation de la production et critères d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement des sciences et pratiques de l'organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCET, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177710v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03806989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur au travail. La réorganisation du travail : pour quelles qualifications ?</w:t>
               </w:r>
@@ -8431,5686 +8431,5686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se méfier des bonnes idées sur le papier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+                <w:t xml:space="preserve">Compte rendu. Innover à l’envers. Repenser la stratégie et la conception dans un monde frugal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Lallement et al. Makers. Enquête sur les laboratoires du changement social,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie filmique d’Évry : une “french touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SE MEFIER DES BONNES IDEES SUR LE PAPIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA CLÉ À MOLETTE AUX DÉCOLONISATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se méfier des bonnes idées sur le papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Marx aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...279 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu. Innover à l’envers. Repenser la stratégie et la conception dans un monde frugal,</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note Lecture.Traité d’économie hérétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relocaliser la production : pour quel travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 366, pp.54-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Low Cost theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le low cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Marnix Dressen</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture, Guy Standing, Le précariat. Les dangers d’une nouvelle classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...50 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon et Antonio A. Casilli, Qu’est-ce que le digital labor ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Relocaliser la production : pour quel travail ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Florida. , The rise of the creative classe, revisited,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est quoi ce travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bachet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'une écriture documentaire : renouer avec la connaissance dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chômage au plein-emploi : quelles solutions en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’une écriture documentaire : renouer avec la connaissance dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est quoi ce travail ? Entretien avec Sébastien Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logistique, parangon du capitalisme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie filmique : écrire la sociologie par le cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée du personnel – Un documentaire de Manuela Frésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frésil Manuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture. Christophe Everaere. Les emplois atypiques. Quelles réponses au besoin de flexicurité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The birth of French labour sociology after the War: some reflections on the nature of the corporate st and intellectual engagement for the sociology or work in the UK today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des réorganisations du travail sur les salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue française de service social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairvoyance ou aveuglement des travailleurs : qu’en disent les sociologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Flocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Controverses – Clairvoyance ou aveuglement des travailleurs : qu'en disent les sociologues ?, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Birth of French labour sociology after the War; comme reflections on the nature of the corporate state and intellectual engagement for the sociology of work in the UK today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Trentin. La Cité du travail. Le fordisme et la gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Désacraliser le chiffre dans l’évaluation du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note lecture. En Amazonie. Infiltré dans le &amp;quot;meilleur des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinematic Sociology: An Interview with Joyce Sebag and Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Revue du Travail, une ambition collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le travail et les TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut présent de l'évaluation individuelle : un analyseur du changement de système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatorze propositions pour une sociologie visuelle et filmque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue De L'institut De Sociologie 2010-2011 : La Sociologie Par L'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut présent de l’évaluation individuelle : un analyseur du changement de système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et modèles productifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collaboratif : des illusions à d’éventuels possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des travailleurs. Contraintes et aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment re-penser le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combiner théories et méthodes en sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Attali : Karl Marx ou l'esprit du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturité des sciences du travail et approche plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques : ce qu’en pense la sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et soumission volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoRev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils contemporains de l'aliénation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et &amp;quot;servitude volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 366, pp.54-61</w:t>
+              <w:t xml:space="preserve">, 2006, 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NoteLecture, Guy Standing, Le précariat. Les dangers d’une nouvelle classe</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cardon et Antonio A. Casilli, Qu’est-ce que le digital labor ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers de Vauxhall face à la “lean production“</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture : Florida. , The rise of the creative classe, revisited,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directeurs de bibliothèques publiques : l'effet générationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">C’est quoi ce travail ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management global, management transversal : Carlos Ghosn chez Nissan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Yves Clot</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crassostrea gigas ferritin: cDNA sequence analysis for two heavy chain type subunits and protein purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fortino</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 338 (2), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A refundaçao do trabalho no fluxo tensionado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrelacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Gadrey</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming the social. Filming history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">L'Homme &amp; la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrelacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'Évry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FILMER LE SOCIAL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social-Liberalism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Capital and Class</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O modelo da competência: uma nova roupagem para velhas idéias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mello E Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revista Latinoamericana de Estudios del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Frésil Manuela</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Axiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture. Christophe Everaere. Les emplois atypiques. Quelles réponses au besoin de flexicurité ?</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux tendu et modèle de la compétence : une révolution tranquille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Issues &amp; Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Quels effets des réorganisations du travail sur les salariés ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat à propos de l'« Objectif compétence »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue française de service social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Danièle Linhart</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX DE LA &amp;quot; LOGIQUE COMPETENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The birth of French labour sociology after the War: some reflections on the nature of the corporate st and intellectual engagement for the sociology or work in the UK today</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la logique compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien y a-t-il de souffrance au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, (2000) 42, pp.313-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalisation de l’injustice sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Stewart</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baszanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme pluriel. Les ressorts de l'action (Bernard Lahire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et nouveau modèle productif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing Dissent? Burawoy in a Franco-Japanese Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work, Employment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 1998, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paula Stewart</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the 'Better Job' Still Possible Today?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work, Employment and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19, pp.185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...260 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA TRANSPARENCE SOCIALE DANS UNE USINE FRANÇAISE À CAPITAUX JAPONAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...816 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...1896 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation et flux informationnel, la nécessité de l’intervention humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582264v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03582291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONDITION OUVRIÈRE ET STRATÉGIE DES CHAEBOLS DANS L'INDUSTRIE AUTOMOBILE CORÉENNE</w:t>
               </w:r>
@@ -17606,51 +17606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18477,98 +18477,750 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropos, 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENTRETIEN AVEC JEAN-PIERRE DURAND, Première partie, Cahiers internationaux de Sociologie de la gestion, n°18,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, p.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Pierre Durand -2 ème partie, Cahiers internationaux de Sociologie de la gestion, n°19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, p.81-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinematic Sociology: An Interview with Joyce Sebag and Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanna Matlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dit le documentaire sur le travail qui échapperait au texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROTON, CONSTRUCTEUR AUTOMOBILE MALAISIEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation dans les PMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANDENESFISK II ou la pêche dans l'Océan Arc:que</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18616,73 +19268,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bui-Vivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISE ET TRANSFORMATIONS SOCIALES AU JAPON (1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18695,872 +19347,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université d'Évry-Val-d'Essonne. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italie : spécialisation flexible et technologies de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRIS-Univrsité de Rouen/CESIP-Vitry. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie automobile US et la flexibilité : le projet Saturn de la GMC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chistian Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRIS-Université de Rouen/CESIP-Vitry. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation et ajustements sociaux dans un atelier de fonderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CGT/Etudes AMES/Ministère de l'Industrie et de la Recherche. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la crise sur les mutations de l'industrie automobile américaine (1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GERPISA/Ministère de l'Industrie et de la Recherche. 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912105v1</w:t>
-              </w:r>
-[...474 lines deleted...]
-                <w:t xml:space="preserve">hal-04364255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités au travail: analyses et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Causer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19575,135 +19751,135 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes journées d’études du réseau thématique 25 (Travail, Organisation, Emplois) de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 333 p., 2009, Le travail en débat, 978-2-915346-70-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctionnalités de l'évaluation individuelle dans le modèle de la compétence in IXèmes Journées de Sociologie du Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et technologie dans l'usine du futur : le projet Saturn de la General Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19719,51 +19895,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le génie industriel, facteur de compétitivité des entrerpises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCET, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19773,112 +19949,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience de classe et efficacité de l'entreprise dans l'Algérie d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurs et entreprises en Afrique aux XIXe et XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1981, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20025,51 +20201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rt25.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gt47.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67608-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/438-syndicalisme-et-sante-au-travail.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912224v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814264v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Castillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846170v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176082v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Durand-Sebag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lojkine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915705v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551459v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3488" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555434v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915591v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;sil Manuela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506918v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1999" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555537v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stewart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stewart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mello E Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582192v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176142v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912383v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582264v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177412v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177428v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582349v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177726v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363024v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177607v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846179v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177812v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weissberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Tengour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582588v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912197v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian Mahieu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808131v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Matlon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814698v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846199v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582227v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253413v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364255v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939593v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Causer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843050v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177688v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175429v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rt25.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gt47.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67608-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/438-syndicalisme-et-sante-au-travail.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Castillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Durand-Sebag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lojkine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;sil Manuela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555537v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stewart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1999" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stewart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mello E Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912383v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582349v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177726v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363024v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177607v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846179v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177812v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weissberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Tengour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Matlon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253413v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582588v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912125v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian Mahieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912116v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912105v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939593v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Causer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175429v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>