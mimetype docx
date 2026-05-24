--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -318,51 +318,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (91)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1569,690 +1569,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Employabilité et système d’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le piège de l’employabilité. Critique d’une notion au regard de ses usages sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface de Syndicalisme et santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Goussard; Guillaume Tiffon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syndicalisme et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du Croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782365121040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age et Employabilité Les critères d'âge dans la gestion et les projets de carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Perrin-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">presses universitaires de rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le piège de l’employabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires de rennes, 13 p., 2017, 9782753554740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface à Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilisations au travail. Des salariés en mal de reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-2-36630-062-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la partie &amp;quot;Employabilité et système d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...193 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le piège de l'employabilité. Critique d'une notion au regard de ses usages sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employabilité et formation. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Béduwé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à &amp;quot;La lutte des normes au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte des normes au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération, Effectifs, Lean management, Relations de travail, Situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des risques psycho-sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du management efficace à la fabrique de l'homme nouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, gestion productive et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être graphiste aujourd’hui ou la création empêchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2268,293 +2393,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation dans le travail et travail d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Innovations managériales et technico-organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peyrard Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’innovation dans le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation comme rationalisation invisible ? Le cas de l’Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rationalisation dans tous ses états. Usages du concept et débats en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation comme rationalisation invisible ? Le cas de l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rationalisation dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être graphiste aujourd’hui ou la création empêchée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2574,991 +2699,991 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Durand; Frédéric Moatty; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation dans le travail et travail d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le fonctionnalisme. L'analyse stratégique</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le changement social</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes productifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonctionnalisme. L'analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Systèmes productifs</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des structures aux représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'individualisme au conventionnalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la communication et des technologies de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes renouvelées de la violence au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octarès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violence au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès, 2011, 978-2-915346-95-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technologies de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sociologie visuelle à la Sociologie filmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Images du travail, travail des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes renouvelées de la violence au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Octarès, 2011, 978-2-915346-95-4</w:t>
+              <w:t xml:space="preserve">, 2011, 978-2-9-915346-95-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Développement et diversité des violences au travail Quelles violences dans les processus d’évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violence au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 978-2-9-915346-95-4</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail collaboratif : des illusions à d'éventuels possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail collaboratif. Une innovation générique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la participation gestionnaire à la participation obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das erweiterte Europa : Arbeitnehmerbeteiligung an der Entscheidungsfindung im Unternehmen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une représentation à l'autre. Le statut de l'image et du son dans la sociologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3578,73 +3703,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le travail. Films et travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-2-85399-740-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalisation et sociologie plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restructurations, précarisation, valeurs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une représentation à l’autre : le statut de l’image et du son dans la sociologie du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3660,215 +3854,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France : de la participation gestionnaire à la participation obligatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe élargie: la participation des salariés aux décisions dans l'entreprise. Das erweiterte Europa: Arbeitnehmerbeteiligung and der Entscheidunggsfindung in Unternehmen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-3-03911-669-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une représentation à l’autre : le statut de l’image et du son dans la sociologie du travail »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3884,3343 +4009,3343 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le Travail. Films et travail. Cinéma et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sociologie empirique et sociologie critique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Octarès Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie critique, sociologie empririque. Autour de Claude Durand,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 978-2-915346-53-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’urgence de sortir de la vulgate interactionniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à l’épreuve des paradigmes sociologiques,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’élasticité des concepts pour interpréter le réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie empirique et sociologie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Durand, 40 ans de Sociologie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la compétence au simulacre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question du consentement au travail. De la servitude volontaire à l'implication contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une question marginale devient centrale : les restrictions médicales au quotidien dans l'usine Peugeot-Sochaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mains inutiles. Inaptitudes au travail et emploi en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand une question marginale devient centrale : les restrictions médicales au quotidien dans l’usine Peugeot-Sochaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mains inutiles. Inaptitude au travail et emploi en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu des règles dans l'après-fordisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La puissance des normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux tendu et modèle de la compétence : une révolution silencieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalisme contemporain questions de fond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Models of Production and Constrained Participation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Working Lives. Continuities and Change in Management Relations in France, Scandinavia and the UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail informationnel et flux tendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et temps libre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transformation of Employee Relations in the Aumobile Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effectiveness of Tradition: Peugeot's Sochaux Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau modèle productif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle division du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity of Employee Relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations salariales en Europe : le cas de l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations sociales en Europe. Économie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1998, 2-7384-6896-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations salariales en Europe. le cas de l'automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les relations sociales en Europe. Économie et institutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2-7384-6896-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le compromis productif change de nature !</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compromis productif change de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996</w:t>
+              <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le compromis productif change de nature</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compromis productif change de nature !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
+              <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Competitivity of the Automobile Industry: The French Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Japanese Management. The End of Modern Times?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumulte managérial et trouble syndical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitivity of the Automobile Industry: The French Way</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Japanese Management. The End of Modern Times?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 071464322-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MBK: un investismo produttivo della Yamaha in Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syros La Découverte, 1996, 2-84146072-X</w:t>
+              <w:t xml:space="preserve">Modello giaponese e produzione snella: la prospettiva europea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FrancoAngeli, 1993, 88-204-8837-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recomposition du travail sur une ligne intégrée de fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique, communication et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 1993, 2-7384-1937-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise et chatoiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un nouveau modèle productif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nuovo modello produttivo: la via francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FrancoAngeli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modello Giapponese e produzione snella: la prospettiva europea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 88-2048837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vrai-faux changement dans l'entreprise française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un nouveau modèle productif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail à domicile et retour au mythe pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CDMOT Nantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail salarié à domicile hier, aujourd'hui, demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2-95-028724-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talcott Parsons (Sociétés : essai sur leur évolution comparée ; Alfred R. Radcliffe Brown (Structure et fonction dans la société primitive) ; Karl Marx (Fondements d ela critque..., Le Capital, etc.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Sociologie (textes essentiels)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larousse, 1992, 2-03-741002-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Société de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortie de siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortie de Siècle. Travail contre technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sortie de siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise co-mutante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentatin Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordre communicationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 2-11-002191-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'informatique appliquée à la production industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informatisation quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delagrave, 1986, 2-206-00346-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi pas dans l'agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'informatisation quotidienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delagrave, 1986, 2_206-00346-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle lutte des classes dans l'entreprise actuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordre capitaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 1986, 2 13 0478441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais qui donc parle du télétravail à domicile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CCI-Centre Georges Pompidou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1984 et les présents de l'univers informationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 2-85850-293-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur au travail. L'emploi : un bilan difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CREIS : Société et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatisation de la production et critères d'efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement des sciences et pratiques de l'organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCET, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ordinateur au travail. La réorganisation du travail : pour quelles qualifications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CREIS : Société et informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuaire de l'Afrique du Nord - Chronique algérienne 1983</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord 1983</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enjeu de la formation professionnelle dans le processus d'informatisation de l'industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lojkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ADEP Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation professionnelle, nouvelles technologies et changements industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions, 1984, 2-903054-13-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbation des contradictions sociales et resserrement des alliances politiques en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord 1983</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annuaire de l'Afrique du Nord. Chronique Politique. Algérie 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord 1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1982, 2-222-03076-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ALGÉRIE DE CHADLI BENDJEDID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord, 1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exacerbation des contradictions sociales et resserrement des alliances politiques en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l'Afrique du Nord 1977</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 2-222-02486-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7230,241 +7355,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une professionnalisation du syndicalisme des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japon, une crise d'identité (1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythes et réalités de &amp;quot;La grande transformation&amp;quot; de Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALAISIE : CAPITALISME ET NATIONALISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7473,361 +7598,361 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES RAPPORTS SOCIAUX DE SEXE DANS LE NOUVEAU MODÈLE PRODUCTIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETROIT: UN DECLIN INELUCTABLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adieu au plein emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRACLE ET DESESPOIR DANS L'INDUSTRIE AUTOMOBILE AMERICAINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA REALITE FORDIENNE DU POST-FORDISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7837,430 +7962,430 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images, travail et jeux vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotoraharimanana Herilalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.4444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souffrance, mais encore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peindre à Shanghai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itti.4232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture. Alaluf, Le socialisme malade de la social-démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rêves de chaîne : retour sur la réalisation d’un documentaire sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8276,344 +8401,603 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images du travail, travail des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie et grande distribution : sociologie de l'efficacité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bui-Vivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue de l'énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°646, pp.16-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se méfier des bonnes idées sur le papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi Marx aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu. Innover à l’envers. Repenser la stratégie et la conception dans un monde frugal,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoteLecture. Lallement et al. Makers. Enquête sur les laboratoires du changement social,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SE MEFIER DES BONNES IDEES SUR LE PAPIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie filmique d’Évry : une “french touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8629,7535 +9013,7207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE LA CLÉ À MOLETTE AUX DÉCOLONISATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Camille Gasnier</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note Lecture.Traité d’économie hérétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Se méfier des bonnes idées sur le papier</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le low cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Gasnier</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi Marx aujourd'hui ?</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relocaliser la production : pour quel travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 366, pp.54-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Low Cost theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture, Guy Standing, Le précariat. Les dangers d’une nouvelle classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon et Antonio A. Casilli, Qu’est-ce que le digital labor ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Florida. , The rise of the creative classe, revisited,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est quoi ce travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d'une écriture documentaire : renouer avec la connaissance dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions autour de la clinique de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bouffartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fortino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du chômage au plein-emploi : quelles solutions en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse d’une écriture documentaire : renouer avec la connaissance dialoguée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrelacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie filmique : écrire la sociologie par le cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est quoi ce travail ? Entretien avec Sébastien Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logistique, parangon du capitalisme contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée du personnel – Un documentaire de Manuela Frésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frésil Manuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture. Christophe Everaere. Les emplois atypiques. Quelles réponses au besoin de flexicurité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des réorganisations du travail sur les salariés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue française de service social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairvoyance ou aveuglement des travailleurs : qu’en disent les sociologues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Flocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Linhart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Controverses – Clairvoyance ou aveuglement des travailleurs : qu'en disent les sociologues ?, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The birth of French labour sociology after the War: some reflections on the nature of the corporate st and intellectual engagement for the sociology or work in the UK today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Birth of French labour sociology after the War; comme reflections on the nature of the corporate state and intellectual engagement for the sociology of work in the UK today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, Employment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Trentin. La Cité du travail. Le fordisme et la gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NoteLecture. Désacraliser le chiffre dans l’évaluation du secteur public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note lecture. En Amazonie. Infiltré dans le &amp;quot;meilleur des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinematic Sociology: An Interview with Joyce Sebag and Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nouvelle Revue du Travail, une ambition collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur le travail et les TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut présent de l'évaluation individuelle : un analyseur du changement de système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quatorze propositions pour une sociologie visuelle et filmque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue De L'institut De Sociologie 2010-2011 : La Sociologie Par L'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut présent de l’évaluation individuelle : un analyseur du changement de système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Espaces Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises et modèles productifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoFlash : Mensuel d'informations économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note Lecture.Traité d’économie hérétique</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail collaboratif : des illusions à d’éventuels possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des travailleurs. Contraintes et aménagements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment re-penser le travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combiner théories et méthodes en sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Attali : Karl Marx ou l'esprit du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Relocaliser la production : pour quel travail ?</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturité des sciences du travail et approche plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bachet</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques : ce qu’en pense la sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils contemporains de l'aliénation du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et &amp;quot;servitude volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 366, pp.54-61</w:t>
+              <w:t xml:space="preserve">, 2006, 291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradoxe du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marnix Dressen</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers de Vauxhall face à la “lean production“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NoteLecture, Guy Standing, Le précariat. Les dangers d’une nouvelle classe</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directeurs de bibliothèques publiques : l'effet générationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management global, management transversal : Carlos Ghosn chez Nissan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crassostrea gigas ferritin: cDNA sequence analysis for two heavy chain type subunits and protein purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schreiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 338 (2), pp.187-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...74 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Jousse</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A refundaçao do trabalho no fluxo tensionado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrelacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'Évry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mias</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming the social. Filming history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme &amp; la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean Gadrey</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FILMER LE SOCIAL ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social-Liberalism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrelacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Capital and Class</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O modelo da competência: uma nova roupagem para velhas idéias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Mello E Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revista Latinoamericana de Estudios del Trabajo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La logistique, parangon du capitalisme contemporain</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flux tendu et modèle de la compétence : une révolution tranquille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Issues &amp; Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat à propos de l'« Objectif compétence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Sociologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Frésil Manuela</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES ENJEUX DE LA &amp;quot; LOGIQUE COMPETENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Note de lecture. Christophe Everaere. Les emplois atypiques. Quelles réponses au besoin de flexicurité ?</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Axiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">The birth of French labour sociology after the War: some reflections on the nature of the corporate st and intellectual engagement for the sociology or work in the UK today</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la logique compétence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combien y a-t-il de souffrance au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, (2000) 42, pp.313-325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La banalisation de l’injustice sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Stewart</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baszanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'homme pluriel. Les ressorts de l'action (Bernard Lahire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisme et nouveau modèle productif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation et flux informationnel, la nécessité de l’intervention humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manufacturing Dissent? Burawoy in a Franco-Japanese Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul M Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work, Employment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 1998, 12 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quels effets des réorganisations du travail sur les salariés ?</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the 'Better Job' Still Possible Today?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue française de service social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Economic and Industrial Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 19, pp.185-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Flocco</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA TRANSPARENCE SOCIALE DANS UNE USINE FRANÇAISE À CAPITAUX JAPONAIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Danièle Linhart</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Birth of French labour sociology after the War; comme reflections on the nature of the corporate state and intellectual engagement for the sociology of work in the UK today</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONDITION OUVRIÈRE ET STRATÉGIE DES CHAEBOLS DANS L'INDUSTRIE AUTOMOBILE CORÉENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paula Stewart</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syndicalisme et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can We Make Our Own History: The significance of the dialectic to-day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capital and Class</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA PENSÉE CRITIQUE PEUT-ELLE ÊTRE UTILE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité fordienne du postfordisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KRISIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises : mais comment peut encore parler de luttes des classes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises : mais comment peut-on encore parler de lutte des classes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 117-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production sociale des systèmes d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle culturel et social japonais va-t-il s'imposer ? Mais où s'arrêtera donc la japonisation de notre système productif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nuovo modello produttivo: la via francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES HABITS NEUFS DE Mr. TAYLOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique de la rationalisation douce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futur antérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITALIE : SPECIALISATION FLEXIBLE ET DEPASSEMENT DU FORDISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du paradigme productique à la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies de l'Information et Société (ISSN : 0840-4836)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 2 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle démission [des sciences sociales] ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 95-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle démission des sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 95-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle démission des sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 95-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information Technology and the Legacy of Taylorism in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work, Employment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 1990, 4 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NoteLecture. Trentin. La Cité du travail. Le fordisme et la gauche</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir d'&amp;quot;informatique et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49, pp.88-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">NoteLecture. Désacraliser le chiffre dans l’évaluation du secteur public</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00000998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devenir d'&amp;quot;Informatique et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Bulletin de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...260 lines deleted...]
-                <w:t xml:space="preserve">Regards sur le travail et les TIC</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique : mutation anthropologique ou changement technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation anthropologique ou changement technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...4170 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Terminal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail à domicile en France aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informatisation de la production automobile et réorganisation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues : cahiers de recherche de la revue Economie et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Perspectives du Parti du Front de Libération Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mois en Afrique. Revues d'études politiques et économiques africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perspectives du Front de Libération Nationale (Algérie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Le mois en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1980, 180-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur l'impact économique de l'immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Algérienne des Sciences Juridiques, Economiques et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur l’impact économique de l’immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Algérienne des Sciences Juridiques, Economiques et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA RESTRUCTURATION DE L'ESPACE ALGERIEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Algérienne des Sciences Juridiques, Economiques et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mouvement Militant Mauricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'études politiques africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1977, 138/139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16167,113 +16223,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin d'Épineuil. Renaissance d'un vignoble bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raison et passions, 2022, 978-2-917645-92-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sociologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16282,73 +16338,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. 2020, 978-2-271-13397-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sociologie filmique. Théories et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16357,73 +16413,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie visuelle et filmique. Le point de vue dans la vie quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louveau de La Guigneraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16471,2050 +16527,2050 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagi Luisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, 978-88-97752-97-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piège de l'employabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, Des sociétés, 978-2-7535-5474-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sociologia de Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans le travail (eds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie contemporaine (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03814258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaîne invisible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Seuil, 2012, 978-2-02-109216-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métiers du graphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cadena invisible. Flujo tenso y servidumbre voluntaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invisible Chain. Constraints and Opportunities in the New World or Employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Invisible Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave, 2007, 978-0-230-01363-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail à l'épreuve des paradigmes sociologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Octares, 344 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00311983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothécaires en prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-11-094283-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living Labour. Life on the line at Peugeot France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave. Palgrave, 2003, 1-4039-0406-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaîne et le réseau. Peugeot-Sochaux, ambiances d'intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Page deux, 2002, 2-940189-23-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaîne et le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hatzfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Page 2, 2002, 2-940189-23-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marx' in Sosyolojisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teamwork in the Automobile Industry. Radical Change or Passing Fashion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'après fordisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syros. 1998, 2-84146-564-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After Fordism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le syndicalisme au futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie contemporaine (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Robert Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Seuil, 2012, 978-2-02-109216-5</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin du modèle suédois (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Métiers du graphisme</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.F.A.O. : quels changements dans l'entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CGT-Centre confédéral d'études économiques. 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide de l'informatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Weissberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin, 1987, 2-7011-0863-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enjeu informatique : former pour changer l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lojkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Algérie et ses populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Tengour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Complexe, 1982, 2-87027-095-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ile Maurice et ses populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Complexe, 1978, 2-87027-024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Palgrave, 2007, 978-0-230-01363-6</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ile Maurice, quelle indépendance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthropos, 1975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...1349 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18524,649 +18580,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENTRETIEN AVEC JEAN-PIERRE DURAND, Première partie, Cahiers internationaux de Sociologie de la gestion, n°18,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, p.63-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean-Pierre Durand -2 ème partie, Cahiers internationaux de Sociologie de la gestion, n°19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gasnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018, p.63-82</w:t>
+              <w:t xml:space="preserve">2018, p.81-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cléach</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinematic Sociology: An Interview with Joyce Sebag and Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanna Matlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018, p.81-94</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordanna Matlon</w:t>
+                <w:t xml:space="preserve">hal-03808131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dit le documentaire sur le travail qui échapperait au texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attribution, perception et négociation de la charge de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROTON, CONSTRUCTEUR AUTOMOBILE MALAISIEN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Durand-Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation dans les PMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANDENESFISK II ou la pêche dans l'Océan Arc:que</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19176,499 +19232,499 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déploiement des solutions d'efficacité énergétiques dans les secteurs industriel et commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Goussard</w:t>
+                <w:t xml:space="preserve">Bénédicte Ballot-Miguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bui-Vivan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDF R&amp;D. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRISE ET TRANSFORMATIONS SOCIALES AU JAPON (1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université d'Évry-Val-d'Essonne. 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italie : spécialisation flexible et technologies de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRIS-Univrsité de Rouen/CESIP-Vitry. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'industrie automobile US et la flexibilité : le projet Saturn de la GMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">EDF R&amp;D. 2018</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chistian Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GRIS-Université de Rouen/CESIP-Vitry. 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université d'Évry-Val-d'Essonne. 1995</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation et ajustements sociaux dans un atelier de fonderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CGT/Etudes AMES/Ministère de l'Industrie et de la Recherche. 1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">GRIS-Univrsité de Rouen/CESIP-Vitry. 1990</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la crise sur les mutations de l'industrie automobile américaine (1984)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GERPISA/Ministère de l'Industrie et de la Recherche. 1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...210 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19678,268 +19734,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identités au travail: analyses et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Causer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes journées d’études du réseau thématique 25 (Travail, Organisation, Emplois) de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, 333 p., 2009, Le travail en débat, 978-2-915346-70-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctionnalités de l'évaluation individuelle dans le modèle de la compétence in IXèmes Journées de Sociologie du Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail et technologie dans l'usine du futur : le projet Saturn de la General Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le génie industriel, facteur de compétitivité des entrerpises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCET, 1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19949,112 +20005,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience de classe et efficacité de l'entreprise dans l'Algérie d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurs et entreprises en Afrique aux XIXe et XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1981, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20201,51 +20257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rt25.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gt47.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67608-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551567v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/438-syndicalisme-et-sante-au-travail.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555522v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807006v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915718v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Catherine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912224v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814262v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814267v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814261v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421500v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555730v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176104v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579897v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579892v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579902v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846185v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846175v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Stewart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Castillo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846174v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846170v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178360v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563507v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846216v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177639v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176082v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Durand-Sebag" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814238v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175082v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177711v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807001v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175077v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lojkine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431780v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596135v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582365v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433616v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433592v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330632v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915582v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551431v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915619v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3488" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915688v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915554v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915561v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551605v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jousse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553921v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551586v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555414v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;sil Manuela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2501" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555537v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stewart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1999" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809985v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stewart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915673v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555625v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555649v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555687v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555659v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555755v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555749v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814223v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939398v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915574v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806985v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843054v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175073v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579911v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582164v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843047v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177530v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mello E Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912383v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363716v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912458v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582203v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177412v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177428v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582264v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582349v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842946v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582380v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808121v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175158v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177722v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433601v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433599v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176121v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563500v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846046v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177726v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916175v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177734v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175171v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363024v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177610v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555424v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807015v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814258v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177604v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814252v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814195v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177607v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311983v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846179v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177812v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807057v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846065v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177542v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846184v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814270v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weissberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846053v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807003v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Tengour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177729v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596695v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808131v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Matlon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846199v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253413v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364255v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582588v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912197v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912125v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian Mahieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912116v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912105v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939593v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Causer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175429v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rt25.hypotheses.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gt47.hypotheses.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Meyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louveau de La Guigneraye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Queirolo Palmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551201v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67608-7_9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807025v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92981" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Hamus-Vall&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432408v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stagi Luisa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551567v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-croquant.org/hors-collection/438-syndicalisme-et-sante-au-travail.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Perrin-Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449681v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;duw&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915718v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyrard Catherine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814264v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364251v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579892v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814171v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hatzfeld" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Stewart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Castillo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563507v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846216v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846211v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Durand-Sebag" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814234v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175111v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814238v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177497v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814245v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814242v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177503v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807001v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177679v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lojkine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431780v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437043v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582281v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582365v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433616v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoraharimanana Herilalaina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cottet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4444" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.4232" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915603v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballot-Miguet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bui-Vivan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915010v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gasnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915705v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555518v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915619v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432356v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915688v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915554v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915561v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439845v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fortino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2900" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551592v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551586v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555434v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555414v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;sil Manuela" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2501" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506918v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Flocco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Linhart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1999" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stewart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809985v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stewart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915733v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915673v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915615v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555625v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555649v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555687v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912236v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807043v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555755v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555749v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rolle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814223v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915574v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807098v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175073v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807100v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895667v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pieri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schreiber" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.04.027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842955v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582164v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177530v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mello E Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582192v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176142v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363716v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912458v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baszanger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582203v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177428v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177052v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177722v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433601v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582636v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177526v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176121v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563500v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846046v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175543v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177726v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912090v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175364v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555273v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175171v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177521v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330781v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363024v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330842v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177610v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555424v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03585109v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411220v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814660v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814258v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177604v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814252v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814195v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807012v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311983v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912218v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814232v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177812v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807057v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846065v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177542v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846184v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846205v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814270v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807008v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Weissberg" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846053v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807003v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Tengour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177730v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596703v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596695v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Matlon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814698v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582227v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253413v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364255v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419372v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582588v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912197v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912125v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistian Mahieu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912116v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912105v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939593v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Causer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177688v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175429v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>