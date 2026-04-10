--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Podlecki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0943-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136824390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192999251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2596-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on flexible gas sensors: From materials to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 284, pp.209-231. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and encapsulation of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issmat Al Kawni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/12/125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Fe3O4 nanoparticles, synthesis and surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural proprieties of nc-Si:H prepared by argon diluted silane PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1978 - 1982. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative prototype of a zinc-oxide based optical gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173, pp.391 - 395. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning calorimeter for microliter-scaled samples based on lithium tantalite pyroelectric bulk material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.11201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime influence on clamped silicon wafer resonance by PTA effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.30301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.624 - 627. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Scanning Calorimeter With Serpentine-Shaped Platinum Resistors for Characterizations of Microsamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.414 - 423. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2013392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on pyroelectric lithium tantalite by a novel electrostatic spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.792 - 796. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of oriented LiTaO 3 thin films deposited by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.65 - 71. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LiTaO3 thin films fabricated by sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction studies of electrostatic sprayed SnO2:F films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (8-9), pp.884-887. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of stacked ZnO and ZnOGa2O3 layers for the realization of bulk acoustic wave resonated membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4-5), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and ellipsometric investigation of high quality ZnO and ZnO(Ga2O3)thin alloys by reactive electron-beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Atanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1080-1085. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beam evaporated ZnO thin films and stacking ZnO fabricated by e-beam evaporation and rf magnetron sputtering for the realization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2005.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Vertical Cavity Laser and Photodetector for Free Space Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.626-629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of micromechanical tunable interferometers for WDM free-space optical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.19 - 25. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically Integrated Diode Laser Detection System for Scanning Near-Field Optical Microscopy (SNOM) : VCSEL Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.634-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection at 3.65 in the atmospheric window using heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (7), pp.1127 - 1130. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/11/7/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of GaIn(As)Sb layers grown by metal organic vapor phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (2), pp.201 - 205. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01662-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of InAsSb grown on GaSb and GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.25 - 30. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(94)00828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur multifonctions pour l'évaluation du confort thermique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Makondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gademer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS FRANÇAIS DE THERMIQUE 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performance of Crystalline Silicon Solar Cells by the Use of Dry Polishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Texturing for Solar Cell: Study on Hybrid Mono-Like and on Traditional Multicrystalline Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS scanning calorimeter for characterizations of micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Recent Advances of Low Dimensional Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional sensor for determining an environemental value of a pivoting object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020016326 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optical attenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2004062511 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2004022482 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro opto electro mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geradus Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2003161576 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03100492 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Electro-mechanical Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB2365988 (A). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick sandwich wafer for MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO02090243 (A2). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a detection system for near-field microscopy based on optical feedback in a vertical cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhito Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO0025165 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Podlecki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0943-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136824390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192999251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2596-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on flexible gas sensors: From materials to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 284, pp.209-231. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and encapsulation of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issmat Al Kawni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/12/125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Fe3O4 nanoparticles, synthesis and surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative prototype of a zinc-oxide based optical gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173, pp.391 - 395. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural proprieties of nc-Si:H prepared by argon diluted silane PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1978 - 1982. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning calorimeter for microliter-scaled samples based on lithium tantalite pyroelectric bulk material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.11201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime influence on clamped silicon wafer resonance by PTA effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.30301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.624 - 627. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Scanning Calorimeter With Serpentine-Shaped Platinum Resistors for Characterizations of Microsamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.414 - 423. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2013392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on pyroelectric lithium tantalite by a novel electrostatic spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.792 - 796. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of oriented LiTaO 3 thin films deposited by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.65 - 71. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LiTaO3 thin films fabricated by sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction studies of electrostatic sprayed SnO2:F films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (8-9), pp.884-887. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of stacked ZnO and ZnOGa2O3 layers for the realization of bulk acoustic wave resonated membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4-5), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and ellipsometric investigation of high quality ZnO and ZnO(Ga2O3)thin alloys by reactive electron-beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Atanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1080-1085. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beam evaporated ZnO thin films and stacking ZnO fabricated by e-beam evaporation and rf magnetron sputtering for the realization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2005.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Vertical Cavity Laser and Photodetector for Free Space Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.626-629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of micromechanical tunable interferometers for WDM free-space optical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.19 - 25. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically Integrated Diode Laser Detection System for Scanning Near-Field Optical Microscopy (SNOM) : VCSEL Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.634-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection at 3.65 in the atmospheric window using heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (7), pp.1127 - 1130. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/11/7/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of GaIn(As)Sb layers grown by metal organic vapor phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (2), pp.201 - 205. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01662-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of InAsSb grown on GaSb and GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.25 - 30. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(94)00828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur multifonctions pour l'évaluation du confort thermique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Makondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gademer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS FRANÇAIS DE THERMIQUE 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performance of Crystalline Silicon Solar Cells by the Use of Dry Polishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Texturing for Solar Cell: Study on Hybrid Mono-Like and on Traditional Multicrystalline Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS scanning calorimeter for characterizations of micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Recent Advances of Low Dimensional Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional sensor for determining an environemental value of a pivoting object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020016326 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optical attenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2004062511 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2004022482 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro opto electro mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geradus Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2003161576 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03100492 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Electro-mechanical Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB2365988 (A). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick sandwich wafer for MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO02090243 (A2). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a detection system for near-field microscopy based on optical feedback in a vertical cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhito Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO0025165 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D31514"/>
+    <w:nsid w:val="57D18B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-podlecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0943-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136824390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192999251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2596-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.10.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issmat Al Kawni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/12/125024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ML2Z26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chahed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFQG0CP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Brouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9XFSRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B6286886F69A9EE0721F190CC9E834CAE8265DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA4B8DE130D38D4E2CA892E83DAD7BCC87DAFF5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJ0FMVQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cyril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2013392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.12.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40DZGZQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16A5D116BD583930DD39AEF10780924F3F62CD89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGC17D7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.07.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN38L3WD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5PGT0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJP987KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahouth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.10.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K14N74RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Nishioka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Arakawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miyauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kawakatsu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/11/7/026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7D668233CD303FDA26D8E84841089809289C26E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bougnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01662-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27L6S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00828-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFX9Q4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Makondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loretz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmeekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Begbie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geradus Burger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Burger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-podlecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0943-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136824390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192999251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2596-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.10.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issmat Al Kawni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/12/125024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ML2Z26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Brouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9XFSRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFQG0CP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B6286886F69A9EE0721F190CC9E834CAE8265DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA4B8DE130D38D4E2CA892E83DAD7BCC87DAFF5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJ0FMVQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cyril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2013392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.12.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40DZGZQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16A5D116BD583930DD39AEF10780924F3F62CD89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGC17D7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.07.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN38L3WD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5PGT0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJP987KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahouth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.10.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K14N74RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Nishioka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Arakawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miyauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kawakatsu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/11/7/026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7D668233CD303FDA26D8E84841089809289C26E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bougnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01662-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27L6S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00828-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFX9Q4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Makondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loretz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmeekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Begbie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geradus Burger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Burger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>