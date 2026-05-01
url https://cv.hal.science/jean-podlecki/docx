--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Podlecki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0943-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136824390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192999251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2596-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on flexible gas sensors: From materials to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 284, pp.209-231. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and encapsulation of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issmat Al Kawni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/12/125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Fe3O4 nanoparticles, synthesis and surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative prototype of a zinc-oxide based optical gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173, pp.391 - 395. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural proprieties of nc-Si:H prepared by argon diluted silane PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1978 - 1982. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning calorimeter for microliter-scaled samples based on lithium tantalite pyroelectric bulk material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.11201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime influence on clamped silicon wafer resonance by PTA effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.30301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.624 - 627. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Scanning Calorimeter With Serpentine-Shaped Platinum Resistors for Characterizations of Microsamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.414 - 423. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2013392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on pyroelectric lithium tantalite by a novel electrostatic spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.792 - 796. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of oriented LiTaO 3 thin films deposited by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.65 - 71. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LiTaO3 thin films fabricated by sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction studies of electrostatic sprayed SnO2:F films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (8-9), pp.884-887. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of stacked ZnO and ZnOGa2O3 layers for the realization of bulk acoustic wave resonated membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4-5), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and ellipsometric investigation of high quality ZnO and ZnO(Ga2O3)thin alloys by reactive electron-beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Atanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1080-1085. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beam evaporated ZnO thin films and stacking ZnO fabricated by e-beam evaporation and rf magnetron sputtering for the realization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2005.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Vertical Cavity Laser and Photodetector for Free Space Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.626-629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of micromechanical tunable interferometers for WDM free-space optical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.19 - 25. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically Integrated Diode Laser Detection System for Scanning Near-Field Optical Microscopy (SNOM) : VCSEL Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.634-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection at 3.65 in the atmospheric window using heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (7), pp.1127 - 1130. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/11/7/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of GaIn(As)Sb layers grown by metal organic vapor phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (2), pp.201 - 205. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01662-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of InAsSb grown on GaSb and GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.25 - 30. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(94)00828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur multifonctions pour l'évaluation du confort thermique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Makondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gademer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS FRANÇAIS DE THERMIQUE 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performance of Crystalline Silicon Solar Cells by the Use of Dry Polishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Texturing for Solar Cell: Study on Hybrid Mono-Like and on Traditional Multicrystalline Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS scanning calorimeter for characterizations of micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Recent Advances of Low Dimensional Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional sensor for determining an environemental value of a pivoting object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020016326 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optical attenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2004062511 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2004022482 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro opto electro mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geradus Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2003161576 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03100492 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Electro-mechanical Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB2365988 (A). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick sandwich wafer for MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO02090243 (A2). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a detection system for near-field microscopy based on optical feedback in a vertical cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhito Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO0025165 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Podlecki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0943-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136824390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192999251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2596-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on flexible gas sensors: From materials to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 284, pp.209-231. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and encapsulation of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issmat Al Kawni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/12/125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Fe3O4 nanoparticles, synthesis and surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative prototype of a zinc-oxide based optical gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173, pp.391 - 395. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural proprieties of nc-Si:H prepared by argon diluted silane PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1978 - 1982. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning calorimeter for microliter-scaled samples based on lithium tantalite pyroelectric bulk material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.11201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime influence on clamped silicon wafer resonance by PTA effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.30301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Scanning Calorimeter With Serpentine-Shaped Platinum Resistors for Characterizations of Microsamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.414 - 423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2013392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.624 - 627. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on pyroelectric lithium tantalite by a novel electrostatic spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.792 - 796. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of oriented LiTaO 3 thin films deposited by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.65 - 71. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction studies of electrostatic sprayed SnO2:F films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (8-9), pp.884-887. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of stacked ZnO and ZnOGa2O3 layers for the realization of bulk acoustic wave resonated membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4-5), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LiTaO3 thin films fabricated by sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and ellipsometric investigation of high quality ZnO and ZnO(Ga2O3)thin alloys by reactive electron-beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Atanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1080-1085. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beam evaporated ZnO thin films and stacking ZnO fabricated by e-beam evaporation and rf magnetron sputtering for the realization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2005.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Vertical Cavity Laser and Photodetector for Free Space Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.626-629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of micromechanical tunable interferometers for WDM free-space optical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.19 - 25. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically Integrated Diode Laser Detection System for Scanning Near-Field Optical Microscopy (SNOM) : VCSEL Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.634-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection at 3.65 in the atmospheric window using heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (7), pp.1127 - 1130. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/11/7/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of GaIn(As)Sb layers grown by metal organic vapor phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (2), pp.201 - 205. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01662-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of InAsSb grown on GaSb and GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.25 - 30. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(94)00828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur multifonctions pour l'évaluation du confort thermique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Makondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gademer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS FRANÇAIS DE THERMIQUE 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Texturing for Solar Cell: Study on Hybrid Mono-Like and on Traditional Multicrystalline Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performance of Crystalline Silicon Solar Cells by the Use of Dry Polishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Recent Advances of Low Dimensional Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS scanning calorimeter for characterizations of micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional sensor for determining an environemental value of a pivoting object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020016326 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optical attenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2004062511 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2004022482 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro opto electro mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geradus Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2003161576 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03100492 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Electro-mechanical Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB2365988 (A). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick sandwich wafer for MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO02090243 (A2). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a detection system for near-field microscopy based on optical feedback in a vertical cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhito Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO0025165 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D18B08"/>
+    <w:nsid w:val="8E32515F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-podlecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0943-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136824390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192999251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2596-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.10.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issmat Al Kawni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/12/125024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ML2Z26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Brouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9XFSRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFQG0CP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B6286886F69A9EE0721F190CC9E834CAE8265DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA4B8DE130D38D4E2CA892E83DAD7BCC87DAFF5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.06.050" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJ0FMVQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cyril" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2013392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.12.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40DZGZQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008122" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16A5D116BD583930DD39AEF10780924F3F62CD89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328100v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.09.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGC17D7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.07.072" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN38L3WD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324298v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5PGT0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJP987KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahouth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.10.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K14N74RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Nishioka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Arakawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miyauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kawakatsu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/11/7/026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7D668233CD303FDA26D8E84841089809289C26E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bougnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01662-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27L6S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00828-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFX9Q4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Makondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loretz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656826v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796903v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796909v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmeekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Begbie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geradus Burger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Burger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-podlecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0943-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136824390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192999251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2596-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.10.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issmat Al Kawni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/12/125024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ML2Z26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Brouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9XFSRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFQG0CP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B6286886F69A9EE0721F190CC9E834CAE8265DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA4B8DE130D38D4E2CA892E83DAD7BCC87DAFF5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cyril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2013392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.06.050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJ0FMVQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.12.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40DZGZQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16A5D116BD583930DD39AEF10780924F3F62CD89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.07.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN38L3WD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5PGT0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGC17D7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJP987KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahouth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.10.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K14N74RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Nishioka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Arakawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miyauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kawakatsu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/11/7/026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7D668233CD303FDA26D8E84841089809289C26E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bougnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01662-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27L6S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00828-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFX9Q4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Makondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loretz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmeekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Begbie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geradus Burger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Burger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>