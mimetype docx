--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Podlecki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0943-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136824390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192999251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2596-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on flexible gas sensors: From materials to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 284, pp.209-231. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and encapsulation of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issmat Al Kawni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/12/125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Fe3O4 nanoparticles, synthesis and surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative prototype of a zinc-oxide based optical gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173, pp.391 - 395. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural proprieties of nc-Si:H prepared by argon diluted silane PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1978 - 1982. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning calorimeter for microliter-scaled samples based on lithium tantalite pyroelectric bulk material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.11201. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime influence on clamped silicon wafer resonance by PTA effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.30301. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Scanning Calorimeter With Serpentine-Shaped Platinum Resistors for Characterizations of Microsamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.414 - 423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2013392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.624 - 627. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on pyroelectric lithium tantalite by a novel electrostatic spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.792 - 796. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of oriented LiTaO 3 thin films deposited by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.65 - 71. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction studies of electrostatic sprayed SnO2:F films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (8-9), pp.884-887. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of stacked ZnO and ZnOGa2O3 layers for the realization of bulk acoustic wave resonated membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4-5), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LiTaO3 thin films fabricated by sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and ellipsometric investigation of high quality ZnO and ZnO(Ga2O3)thin alloys by reactive electron-beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Atanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1080-1085. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beam evaporated ZnO thin films and stacking ZnO fabricated by e-beam evaporation and rf magnetron sputtering for the realization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2005.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Vertical Cavity Laser and Photodetector for Free Space Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.626-629. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of micromechanical tunable interferometers for WDM free-space optical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.19 - 25. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically Integrated Diode Laser Detection System for Scanning Near-Field Optical Microscopy (SNOM) : VCSEL Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.634-637. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection at 3.65 in the atmospheric window using heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (7), pp.1127 - 1130. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/11/7/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of GaIn(As)Sb layers grown by metal organic vapor phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (2), pp.201 - 205. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01662-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of InAsSb grown on GaSb and GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.25 - 30. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(94)00828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur multifonctions pour l'évaluation du confort thermique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Makondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gademer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS FRANÇAIS DE THERMIQUE 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Texturing for Solar Cell: Study on Hybrid Mono-Like and on Traditional Multicrystalline Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performance of Crystalline Silicon Solar Cells by the Use of Dry Polishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Recent Advances of Low Dimensional Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS scanning calorimeter for characterizations of micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional sensor for determining an environemental value of a pivoting object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020016326 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optical attenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2004062511 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2004022482 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro opto electro mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geradus Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2003161576 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03100492 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Electro-mechanical Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB2365988 (A). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick sandwich wafer for MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO02090243 (A2). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a detection system for near-field microscopy based on optical feedback in a vertical cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhito Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO0025165 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.85906040268px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Podlecki </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0943-1742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136824390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192999251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?pli=1&authuser=1&user=i8ELTPEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/G-2596-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly porous and flexible capacitive humidity sensor based on self-assembled graphene oxide sheets on a paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.126892. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on flexible gas sensors: From materials to devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouba Alrammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 284, pp.209-231. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2018.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé R&D : quelle utilisation des objets connectés de santé pour la prise en charge des plaies – Focus sur les pansements intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francophone de Cicatrisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2468-9114(17)30115-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and encapsulation of magnetite nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issmat Al Kawni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (12), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/3/12/125024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric energy harvesting: application to data center monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.401 - 408. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SR-02-2015-0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superparamagnetic Fe3O4 nanoparticles, synthesis and surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (4), pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative prototype of a zinc-oxide based optical gas sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173, pp.391 - 395. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2012.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and structural proprieties of nc-Si:H prepared by argon diluted silane PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 358 (17), pp.1978 - 1982. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scanning calorimeter for microliter-scaled samples based on lithium tantalite pyroelectric bulk material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (1), pp.11201. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier lifetime influence on clamped silicon wafer resonance by PTA effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (3), pp.30301. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS Scanning Calorimeter With Serpentine-Shaped Platinum Resistors for Characterizations of Microsamples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.414 - 423. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JMEMS.2009.2013392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (3), pp.624 - 627. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.06.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Optical Characterization of ZnO Thin Films Deposited by Reactive rf Magnetron Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.1088 - 1094. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg800905e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study on pyroelectric lithium tantalite by a novel electrostatic spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.792 - 796. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical characterization of oriented LiTaO 3 thin films deposited by sol-gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (1), pp.65 - 71. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL PROPERTIES OF PbTiO 3 FILMS GROWN BY MIXED REACTIVE THERMAL CO-EVAPORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (1), pp.161 - 170. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802093496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of ruthenium dioxide electrodes for pyroelectric devices based on lithium tantalate thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515 (7-8), pp.3971-3977. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2006.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction studies of electrostatic sprayed SnO2:F films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (8-9), pp.884-887. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.07.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of stacked ZnO and ZnOGa2O3 layers for the realization of bulk acoustic wave resonated membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (4-5), pp.538-546. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2007.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PbTiO3 thin films grown by mixed reactive thermal co-evaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 304 (2), pp.383-387. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2007.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LiTaO3 thin films fabricated by sol–gel technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 38 (1), pp.63-66. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and ellipsometric investigation of high quality ZnO and ZnO(Ga2O3)thin alloys by reactive electron-beam co-evaporation technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Atanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zaatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (10), pp.1080-1085. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2006.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of electron beam evaporated ZnO thin films and stacking ZnO fabricated by e-beam evaporation and rf magnetron sputtering for the realization of resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bahouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2005.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Vertical Cavity Laser and Photodetector for Free Space Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiko Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Fujita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.626-629. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and analysis of micromechanical tunable interferometers for WDM free-space optical interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Toshiyoshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (1), pp.19 - 25. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/50.737416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithically Integrated Diode Laser Detection System for Scanning Near-Field Optical Microscopy (SNOM) : VCSEL Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Nishioka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seisan Kenkyu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (8), pp.634-637. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11188/seisankenkyu.51.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetection at 3.65 in the atmospheric window using heteroepitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 11 (7), pp.1127 - 1130. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0268-1242/11/7/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics of GaIn(As)Sb layers grown by metal organic vapor phase epitaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 41 (2), pp.201 - 205. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5107(96)01662-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration and characterization of InAsSb grown on GaSb and GaAs substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bougnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gouskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 148 (1-2), pp.25 - 30. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0022-0248(94)00828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter-Based Wireless Sensing System for Multi-Channel Complex Impedance Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 9th International Conference on Smart and Sustainable Technologies (SpliTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bol and Split, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpliTech61897.2024.10612633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-power backscatter wireless node energized by artificial light in indoor environment for sensing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Wireless Power Week (WPW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.792-796, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPW54272.2022.9901331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food spoilage estimation using a sensing RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Coffigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compact, self-powered ambient backscatter device operating in 900 MHz GSM band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neel Samat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 12th International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cagliari, France. pp.59-62, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA54958.2022.9924149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-Enabled Humidity Sensor on Paper Based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitive sensor integrated in porous alumina layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Meghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wail Sabbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteur multifonctions pour l'évaluation du confort thermique dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Makondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pincemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gademer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS FRANÇAIS DE THERMIQUE 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Texturing for Solar Cell: Study on Hybrid Mono-Like and on Traditional Multicrystalline Wafers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Performance of Crystalline Silicon Solar Cells by the Use of Dry Polishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Loretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cuminal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-2DV.3.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMS scanning calorimeter for characterizations of micro-samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optical Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper frequency modeling of resonated systems based on piezoelectric LiTaO3 thin layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Al Asmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Recent Advances of Low Dimensional Structures and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inkjet Printed RFID-enabled Humidity Sensor on Paper based on Biopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Sorli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Belaizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Saggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd URSI AT-RASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Maspalomas, Spain. IEEE, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC), pp.1-3, 2018, 2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC). </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnidirectional sensor for determining an environemental value of a pivoting object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Foucaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020016326 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variable optical attenuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US2004062511 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEM device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2004022482 (A1). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro opto electro mechanical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geradus Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2003161576 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optical actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Begbie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO03100492 (A1). 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro Electro-mechanical Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Mcmeekin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB2365988 (A). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick sandwich wafer for MEMS fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO02090243 (A2). 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of a detection system for near-field microscopy based on optical feedback in a vertical cavity surface emitting laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhito Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabry Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Kawakatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Podlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO0025165 (A1). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E32515F"/>
+    <w:nsid w:val="9ACC33C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-podlecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0943-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136824390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192999251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2596-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953414v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.10.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issmat Al Kawni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/12/125024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ML2Z26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Brouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9XFSRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chahed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFQG0CP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B6286886F69A9EE0721F190CC9E834CAE8265DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586474v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010054" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA4B8DE130D38D4E2CA892E83DAD7BCC87DAFF5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cyril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2013392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737899v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.06.050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJ0FMVQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.12.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40DZGZQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16A5D116BD583930DD39AEF10780924F3F62CD89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327626v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.07.072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN38L3WD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324298v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5PGT0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.09.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGC17D7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJP987KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahouth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.10.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K14N74RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Nishioka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Arakawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.626" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobayashi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miyauchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737416" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281398v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kawakatsu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.634" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/11/7/026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7D668233CD303FDA26D8E84841089809289C26E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bougnot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01662-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27L6S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00828-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFX9Q4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Makondo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656826v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loretz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015200v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cohen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013732v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blair" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmeekin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274312v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Begbie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geradus Burger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Burger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274107v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273594v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Arakawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-podlecki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0943-1742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136824390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192999251" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?pli=1&amp;authuser=1&amp;user=i8ELTPEAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-2596-2018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368501v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alrammouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Podlecki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abboud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Alrammouz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Abboud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Sorli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Habchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.10.036" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2468-9114(17)30115-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issmat Al Kawni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abboud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/12/125024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Poulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Foucaran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SR-02-2015-0026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5ML2Z26-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Brouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.07.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L9XFSRH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pichot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chahed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDFQG0CP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Youssef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Podlecki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Al Asmar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110075" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B6286886F69A9EE0721F190CC9E834CAE8265DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586474v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA4B8DE130D38D4E2CA892E83DAD7BCC87DAFF5A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sorli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cyril" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2009.2013392" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zaatar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.06.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGJ0FMVQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg800905e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zaouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.12.021" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40DZGZQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16A5D116BD583930DD39AEF10780924F3F62CD89/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737898v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802093496" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327286v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nougaret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal-Delannoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2006.09.023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFTKGXB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khoury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.07.072" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN38L3WD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324298v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdallah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2007.03.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5PGT0S-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2007.03.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83BRLVC0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.09.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGC17D7R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328199v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Atanas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2006.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJP987KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahouth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2005.10.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K14N74RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Nishioka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Toshiyoshi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiko Arakawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Fujita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.626" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737724v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toshiyoshi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kobayashi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Miyauchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fujita" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.737416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281398v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabry Khalfallah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gorecki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Kawakatsu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11188/seisankenkyu.51.634" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouskov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/11/7/026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7D668233CD303FDA26D8E84841089809289C26E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bougnot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01662-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R27L6S08-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(94)00828-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFX9Q4S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech61897.2024.10612633" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795356v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Samat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPW54272.2022.9901331" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saggin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coffigniez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814438" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA54958.2022.9924149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992075v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Belaizi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091027v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Meghit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wail Sabbani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Makondo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pincemin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gademer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656826v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Loretz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-2DV.3.9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796903v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135330v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471445" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cohen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blair" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274313v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mcmeekin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274312v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Begbie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geradus Burger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274310v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Burger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273594v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhito Arakawa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>