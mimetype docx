--- v0 (2026-03-24)
+++ v1 (2026-05-19)
@@ -313,51 +313,51 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Baciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autism Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.e70170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aur.70170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3362,51 +3362,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
+                <w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
@@ -3419,227 +3419,244 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hasan Ayaz; Frédéric Dehais. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-236, 2018, Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904214v1</w:t>
+                <w:t xml:space="preserve">hal-02904160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gène du BDNF, exercice et fonctionnement exécutif chez les seniors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Canivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Rodriguez-Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chicherio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’Etudes de la SFPS - De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
@@ -3652,95 +3669,78 @@
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02904160v1</w:t>
+                <w:t xml:space="preserve">hal-02904214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3895,51 +3895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dujardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853x.2025.2516387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durrleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2022.136676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Parthenay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Nogues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leyris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degorce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9166-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bornot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0559-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F3056905535B02A2C486DF327CE7F8143CC8584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vekhoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceccaldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polverari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pisano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pylouster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dujardin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853x.2025.2516387" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durrleman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.70170" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Benahmed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaddin Bouidaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Decatoire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-024-02478-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.231.0091" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#226;a Bouazzaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Angel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sacher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Alibran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2022.136676" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652415v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01850-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403630v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albouy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Parthenay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Nogues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leyris" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Degorce" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191911993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chailleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gimenes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12572" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Beauprez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacouture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-018-1112-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyanne Escorcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Passerault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11409-016-9166-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodr&#237;guez-Ballesteros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11556-015-0159-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00472869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bornot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etchebest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Brevern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0559-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F3056905535B02A2C486DF327CE7F8143CC8584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vekhoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ceccaldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Polverari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Pisano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991292v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pylouster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saison-Behmoaras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023671v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Desvergnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Pr&#233;ault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louveton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Vulliez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ferrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Yvon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blandin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Rodriguez-Ballesteros" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fagot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chicherio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>