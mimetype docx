--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -118,261 +118,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perceptual cue-based mechanism for automatic assignment of thematic agent and patient roles.</w:t>
+                <w:t xml:space="preserve">A focus on vowels in young human infants and animals: early sensitivities in language processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofie Vettori</w:t>
+                <w:t xml:space="preserve">Silvia Benavides-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Odin</w:t>
+                <w:t xml:space="preserve">Camillia Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
+                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liuba Papeo</w:t>
+                <w:t xml:space="preserve">Juan Manuel Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xge0001657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jole/lzaf005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872261v1</w:t>
+                <w:t xml:space="preserve">hal-05539648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A focus on vowels in young human infants and animals: early sensitivities in language processing</w:t>
+                <w:t xml:space="preserve">A perceptual cue-based mechanism for automatic assignment of thematic agent and patient roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Benavides-Varela</w:t>
+                <w:t xml:space="preserve">Sofie Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camillia Bouchon</w:t>
+                <w:t xml:space="preserve">Catherine Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+                <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Manuel Toro</w:t>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Language Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jole/lzaf005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xge0001657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539648v1</w:t>
+                <w:t xml:space="preserve">hal-04872261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Preference for Socially Relevant Spatial Relations in Humans and Monkeys</w:t>
               </w:r>
@@ -492,90 +492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract thematic roles in infants’ representation of social events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Serraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -626,113 +626,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perceptual cue-based mechanism for automatic assignment of thematic agent and patient roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofie Vettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 154, pp.787 - 798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/xge0001657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872346v1</w:t>
@@ -743,51 +743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incomplete language-of-thought in infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 46, pp.e278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,51 +834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infants’ understanding of the causal power of agents and tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parvaneh Adibpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (50), pp.e2309669120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1046,51 +1046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of Abstract Relations in Infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Mind</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.291-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1124,64 +1124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish-learning infants switch from a vowel to a consonant bias during the first year of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camillia Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1241,51 +1241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual perception grounding of social cognition in preverbal infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1332,77 +1332,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish-learning infants switch from a vowel to a consonant bias during the first year of life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camillia Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Manuel Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 221 (105444)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,772 +1421,772 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of information processing en route to perceptual awareness in infancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Visual object categorization in infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sid Kouider</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.01.029⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2105866119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03929942v1</w:t>
+                <w:t xml:space="preserve">halshs-03929941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual object categorization in infancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Spriet</w:t>
+                <w:t xml:space="preserve">Acceleration of information processing en route to perceptual awareness in infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Abassi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liuba Papeo</w:t>
+                <w:t xml:space="preserve">Sid Kouider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (8), </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (5), pp.1206-1210.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2105866119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03929941v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03929942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial overview: Same-different conceptualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Negative mental representations in infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susan Carey</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2021.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.104599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507597v1</w:t>
+                <w:t xml:space="preserve">hal-03507591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative mental representations in infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 213, pp.104599. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104599⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.104599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/jbxuc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507591v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative mental representations in infancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Asymmetry in the complexity of same and different representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/jbxuc⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097859v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry in the complexity of same and different representations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spatial Relations Trigger Visual Binding of People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvaneh Adibpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2020.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.1343-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507594v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Relations Trigger Visual Binding of People</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial overview: Same-different conceptualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liuba Papeo</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed Wasserman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (7), pp.1343-1353. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.iii-v. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507586v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual object categorization in infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (11), pp.1079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2214,347 +2214,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants learn a rule predicated on the relation same but fail to simultaneously learn a rule predicated on the relation different</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conscious processing of auditory regularities induces a pupil dilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mehler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Quirins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2018.04.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.14819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-33202-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097847v1</w:t>
+                <w:t xml:space="preserve">hal-01899072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conscious processing of auditory regularities induces a pupil dilation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Seassau</w:t>
+                <w:t xml:space="preserve">Infants learn a rule predicated on the relation same but fail to simultaneously learn a rule predicated on the relation different</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Carey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Weiss</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Mehler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.14819. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-33202-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899072v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias for Vocalic Over Consonantal Information in 6-Month-Olds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Benavides-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Fló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nespor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (1), pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2588,51 +2588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s representation of abstract relations in relational/array match-to-sample tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arin S. Tuerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,476 +2716,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Default Computation of Negated Meanings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Advantage for Perceptual Edges in Young Infants’ Memory for Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Battelli</w:t>
+                <w:t xml:space="preserve">J-R Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Langus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097837v1</w:t>
+                <w:t xml:space="preserve">hal-01402121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advantage for Perceptual Edges in Young Infants’ Memory for Speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Infants’ representations of same and different in match- and non-match-to-sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mehler</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Mody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/lang.12202⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.87-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03097823v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advantage for Perceptual Edges in Young Infants’ Memory for Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-R Hochmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Mehler</w:t>
+                <w:t xml:space="preserve">Alan Langus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 66 (S2), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lang.12202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402121v1</w:t>
+                <w:t xml:space="preserve">hal-03097823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants’ representations of same and different in match- and non-match-to-sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Default Computation of Negated Meanings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Mody</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan Carey</w:t>
+                <w:t xml:space="preserve">Lorella Battelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.87-111. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (12), pp.1980-1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2016.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097750v1</w:t>
+                <w:t xml:space="preserve">hal-03097837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invariance Problem in Infancy: A Pupillometry Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.Issue: 11 Pages: 2038-2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3219,51 +3219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word frequency, function words and the second gavagai problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.Issue : 1 Pages : 13-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3309,103 +3309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newborn's brain activity signals the origin of word memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Benavides-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Macagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nespor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109, pp.Issue : 44 Pages : 17908-17913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3439,64 +3439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-talk between brain-damage patients and infants on action and language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50, pp.Issue : 7 Pages : 1222-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3542,90 +3542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonants and vowels: different roles in early language acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Benavides-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nespor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14, pp.Issue : 6 Pages : 1445-1458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3671,64 +3671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word frequency as a cue for identifying function words in infancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansgar D. Endress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,77 +3787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do humans really learn A(n) B-n artificial grammars from exemplars?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahan Azadpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.Issue : 6 Pages : 1021-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4035,435 +4035,435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perception grounding of social cognition in preverbal infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial relations trigger visual binding of people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvaneh Adibpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099379v1</w:t>
+                <w:t xml:space="preserve">hal-03099386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual perception grounding of social cognition in preverbal infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatial relations trigger visual binding of people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parvaneh Adibpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goupi Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03097857v1</w:t>
+                <w:t xml:space="preserve">hal-03097866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial relations trigger visual binding of people</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visual perception grounding of social cognition in preverbal infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupi Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099386v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial relations trigger visual binding of people</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Visual perception grounding of social cognition in preverbal infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goupi Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097866v1</w:t>
+                <w:t xml:space="preserve">hal-03097857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Default Computation of Negated Meanings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Battelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4650,51 +4650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vettori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Papeo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001657" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05539648v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benavides-Varela" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillia Bouchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Hochmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Toro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaf005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Serraille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976241242995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serraille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rostami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23001826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309669120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calignano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Donenfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2023.101890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;r&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04780620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.01.029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spriet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abassi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105866119" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2021.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/jbxuc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507586v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01724" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.20.11.1079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.04.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quirins" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33202-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin S. Tuerk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sanborn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Long" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Battelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2H2FZD2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Hochmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Langus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Mody" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2016.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM72V16-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205413109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.03.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q3Z7WJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2011.01089.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S9SXLCP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar D. Endress" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2010.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1QGXKM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Azadpour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03640210801897849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elizabeth Kosie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zettersten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Zhaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Amso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupi Nicolas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099386v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097866v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05539648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benavides-Varela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillia Bouchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Hochmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Toro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaf005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vettori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Papeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001657" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Serraille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976241242995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serraille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rostami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23001826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309669120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calignano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Donenfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2023.101890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;r&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04780620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105866119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.01.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104599" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/jbxuc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2021.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.20.11.1079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quirins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33202-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.04.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin S. Tuerk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sanborn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Long" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Hochmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Langus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Mody" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2016.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2H2FZD2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Battelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM72V16-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205413109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.03.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q3Z7WJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2011.01089.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S9SXLCP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar D. Endress" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2010.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1QGXKM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Azadpour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03640210801897849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elizabeth Kosie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zettersten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Zhaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Amso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupi Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>