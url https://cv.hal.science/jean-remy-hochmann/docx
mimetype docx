--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -1669,78 +1669,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 213, pp.104599. </w:t>
+              <w:t xml:space="preserve">, 2021, pp.104599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/jbxuc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507591v1</w:t>
+                <w:t xml:space="preserve">hal-03097859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative mental representations in infancy</w:t>
               </w:r>
@@ -1760,78 +1760,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Toro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.104599. </w:t>
+              <w:t xml:space="preserve">, 2021, 213, pp.104599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31234/osf.io/jbxuc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097859v1</w:t>
+                <w:t xml:space="preserve">hal-03507591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in the complexity of same and different representations</w:t>
               </w:r>
@@ -2722,440 +2722,440 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advantage for Perceptual Edges in Young Infants’ Memory for Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-R Hochmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Mehler</w:t>
+                <w:t xml:space="preserve">Alan Langus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 66 (S2), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/lang.12202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402121v1</w:t>
+                <w:t xml:space="preserve">hal-03097823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infants’ representations of same and different in match- and non-match-to-sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Default Computation of Negated Meanings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuba Papeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Mody</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susan Carey</w:t>
+                <w:t xml:space="preserve">Lorella Battelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.87-111. </w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (12), pp.1980-1986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2016.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_01016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097750v1</w:t>
+                <w:t xml:space="preserve">hal-03097837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advantage for Perceptual Edges in Young Infants’ Memory for Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Langus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mehler</w:t>
+                <w:t xml:space="preserve">J-R Hochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Langus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66 (S2), pp.13-28. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097823v1</w:t>
+                <w:t xml:space="preserve">hal-01402121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Default Computation of Negated Meanings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infants’ representations of same and different in match- and non-match-to-sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Remy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorella Battelli</w:t>
+                <w:t xml:space="preserve">Shilpa Mody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Carey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (12), pp.1980-1986. </w:t>
+              <w:t xml:space="preserve">Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.87-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_01016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogpsych.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097837v1</w:t>
+                <w:t xml:space="preserve">hal-03097750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Invariance Problem in Infancy: A Pupillometry Study</w:t>
               </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuba Papeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Hochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Battelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4650,51 +4650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05539648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benavides-Varela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillia Bouchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Hochmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Toro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaf005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vettori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Papeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001657" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Serraille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976241242995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serraille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rostami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23001826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309669120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calignano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Donenfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2023.101890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;r&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04780620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105866119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.01.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104599" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/jbxuc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2021.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.20.11.1079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quirins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33202-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.04.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin S. Tuerk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sanborn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Long" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Hochmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Langus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehler" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097750v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Mody" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2016.01.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12202" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2H2FZD2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Battelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM72V16-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205413109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.03.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q3Z7WJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2011.01089.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S9SXLCP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar D. Endress" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2010.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1QGXKM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Azadpour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03640210801897849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elizabeth Kosie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zettersten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Zhaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Amso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupi Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05539648v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Benavides-Varela" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camillia Bouchon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Remy Hochmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Toro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jole/lzaf005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Vettori" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuba Papeo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001657" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goupil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Rayson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Serraille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Massera" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Francesco Ferrari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09567976241242995" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872279v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Serraille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Rostami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2024.07.081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23001826" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Adibpour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309669120" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383721v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sirois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Blaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Calignano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Donenfeld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2023.101890" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00068" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929932v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2022.105444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;r&#233;my Hochmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04780620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spriet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abassi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105866119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929942v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Kouider" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.01.029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/jbxuc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104599" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507594v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2020.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01724" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Wasserman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Carey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2021.01.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099361v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.20.11.1079" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quirins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Marois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Valente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Seassau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weiss" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33202-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mehler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2018.04.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fl&#243;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nespor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arin S. Tuerk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sanborn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Zhu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Long" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097823v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Langus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2H2FZD2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Battelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Hochmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Langus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mehler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097750v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Mody" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogpsych.2016.01.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797614547918" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103716v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2013.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NM72V16-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Macagno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205413109" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.03.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3Q3Z7WJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2011.01089.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8S9SXLCP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansgar D. Endress" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2010.03.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1QGXKM5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104125v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahan Azadpour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03640210801897849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Elizabeth Kosie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Zettersten" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abu-Zhaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Amso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Babineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099386v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goupi Nicolas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>