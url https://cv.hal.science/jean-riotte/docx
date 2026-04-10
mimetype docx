--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1243,429 +1243,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor-made biochar systems: Interdisciplinary evaluations of ecosystem services and farmer livelihoods in tropical agro-ecosystems</w:t>
+                <w:t xml:space="preserve">Seasonal, weathering and water use controls of silicon cycling along the river flow in two contrasting basins of South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin-Luca Bellè</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Riotte</w:t>
+                <w:t xml:space="preserve">P.K. Sarath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norman Backhaus</w:t>
+                <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">G.P. Gurumurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0263302. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604, pp.120883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549484v1</w:t>
+                <w:t xml:space="preserve">hal-03659451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil organic carbon stocks and quality in small-scale tropical, sub-humid and semi-arid watersheds under shrubland and dry deciduous forest in southwestern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin-Luca Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Schiedung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 409, pp.115606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal, weathering and water use controls of silicon cycling along the river flow in two contrasting basins of South India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
+                <w:t xml:space="preserve">Tailor-made biochar systems: Interdisciplinary evaluations of ecosystem services and farmer livelihoods in tropical agro-ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin-Luca Bellè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
+                <w:t xml:space="preserve">Norman Backhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.P. Gurumurthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 604, pp.120883. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.e0263302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0263302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659451v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate and anthropogenic changes on current and future variability in flows in the So'o River Basin (south of Cameroon)</w:t>
               </w:r>
@@ -1913,1163 +1913,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M-TROPICS dataset III : hydro-geochemical monitoring of the Mule Hole catchment, south India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Baud</w:t>
+                <w:t xml:space="preserve">Henriette Ateba Bessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 35 (5), e14196 [8 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14196⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266619v1</w:t>
+                <w:t xml:space="preserve">hal-03753477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural groundwater with high nitrates and dissolved salts given to pregnant mice alters brain development in the offspring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gundiga Gurumurthy</w:t>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saumya Mishra</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112635⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760661v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of riverine and rainfall freshwater by the Bay of Bengal circulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M-TROPICS dataset III : hydro-geochemical monitoring of the Mule Hole catchment, south India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Riotte</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), e14196 [8 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-021-01486-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03430550v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural groundwater with high nitrates and dissolved salts given to pregnant mice alters brain development in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+                <w:t xml:space="preserve">Leslie Schwendimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Iswariya Sivaprakasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gundiga Gurumurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.112635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223974v1</w:t>
+                <w:t xml:space="preserve">hal-03760661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redistribution of riverine and rainfall freshwater by the Bay of Bengal circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Akurathi Venkata Sai Chaitanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00389⟩</w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10236-021-01486-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199386v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset II: land use, hydrology and sediment production monitoring in Houay Pano, northern Lao PDR</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alounsavath Chanhphengxay</w:t>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14126⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.e00389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03194042v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset II: land use, hydrology and sediment production monitoring in Houay Pano, northern Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t>
+                <w:t xml:space="preserve">Jean‐Pierre Bricquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐loup Boeglin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Alounsavath Chanhphengxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753477v1</w:t>
+                <w:t xml:space="preserve">hal-03194042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potash fertilizer promotes incipient salinization in groundwater irrigated semi-arid agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3529,295 +3529,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02890781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Audry</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914248v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roots of the drought: Hydrology and water uptake strategies mediate forest-wide demographic response to precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chitra-Tarak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. S. Dattaraja</w:t>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. M. Kumar</w:t>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (4), pp.1495-1507. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064436v1</w:t>
+                <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and Organic Carbon Cycles in Monsoon-driven Humid Tropics of the Western Ghats Mountain Belt, India: Insights from Stable Isotope Approach</w:t>
               </w:r>
@@ -3842,838 +3842,838 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gurumurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Balakrishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (5), pp.579-587. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12594-018-1070-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The roots of the drought: Hydrology and water uptake strategies mediate forest-wide demographic response to precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+                <w:t xml:space="preserve">R. Chitra-Tarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Dattaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3535-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (4), pp.1495-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765567v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423 (1-2), pp.481-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3535-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860747v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Shrema Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1611-1635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Abundance and impact on soil properties of cathedral and lenticular termite mounds in Southern Indian woodlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Etienne Airola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Nabila Guilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ajay Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ekta Chaudhary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117-118, pp.190 - 195. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.769-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-016-0060-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629552v1</w:t>
+                <w:t xml:space="preserve">hal-01604353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and impact on soil properties of cathedral and lenticular termite mounds in Southern Indian woodlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Airola</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Guilleux</w:t>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Harit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekta Chaudhary</w:t>
+                <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (4), pp.769-780. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117-118, pp.190 - 195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-016-0060-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604353v1</w:t>
+                <w:t xml:space="preserve">hal-01629552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater resource vulnerability and spatial variability of nitrate contamination: Insights from high density tubewell monitoring in a hard rock aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,64 +4892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrema Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5000,64 +5000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5270,547 +5270,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Audry</w:t>
+                <w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisson Akerman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">J.C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">S. Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076185v1</w:t>
+                <w:t xml:space="preserve">hal-01209252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flore Guntzer</w:t>
+                <w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.144-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Audry</w:t>
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kumar</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bedimo</w:t>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209252v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental weathering fluxes and saprolite production rate in a Central African lateritic terrain (Nsimi, South Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.243-270. </w:t>
@@ -5861,51 +5861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beach ridges U-Th dating in Tongoy bay and tectonic implications for a peninsula-bay system, Chile,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6134,291 +6134,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662963v1</w:t>
+                <w:t xml:space="preserve">hal-02645417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (14), pp.2246-2260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645417v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
               </w:r>
@@ -6443,51 +6443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6546,51 +6546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep groundwater flow as the main pathway for chemical outputs in a small headwater watershed (Mule Hole, South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,51 +6598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (S), pp.S94-S96. </w:t>
@@ -6674,834 +6674,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R.R. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 380 (3-4), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558728v1</w:t>
+                <w:t xml:space="preserve">hal-00462049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Violette</w:t>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Oliva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.J. Braun</w:t>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019926v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Marechal</w:t>
+                <w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277, p. 42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984572v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.R.R. Varma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">J.J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 380 (3-4), pp.460-472. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (3-4), pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462049v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+                <w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (24), pp.7059-7085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02891858v1</w:t>
+                <w:t xml:space="preserve">hal-00984572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith mass balance inferred from combined mineralogical, geochemical and geophysical studies: Mule Hole gneissic watershed, South India</w:t>
               </w:r>
@@ -7633,51 +7633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect and direct recharges in a tropical forested watershed: Mule Hole, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rrv Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7685,51 +7685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 364 (3-4), pp.272-284. </w:t>
@@ -7773,1787 +7773,1787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
+                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Braun</w:t>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fleury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (18), pp.65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.235⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318703v1</w:t>
+                <w:t xml:space="preserve">hal-00318699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Cd and Zn isotopic variations in a sedimentary core to trace anthropogenic contamination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupre</w:t>
+                <w:t xml:space="preserve">J.-J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sonke</w:t>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Viers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Audry</w:t>
+                <w:t xml:space="preserve">S. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.595. </w:t>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318700v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering and physical erosion of silicates in the humid tropics: The Nyong river basin, South Cameroon</w:t>
+                <w:t xml:space="preserve">Use of Cd and Zn isotopic variations in a sedimentary core to trace anthropogenic contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Braun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Y. Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. R. Ndam Ngoupayou</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.65. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 70, pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.234⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318701v1</w:t>
+                <w:t xml:space="preserve">hal-00318700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Chemical weathering and physical erosion of silicates in the humid tropics: The Nyong river basin, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
+                <w:t xml:space="preserve">J. L. Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. R. Ndam Ngoupayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+              <w:t xml:space="preserve">, 2006, 70, pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318699v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rain waters: origin and hydrogeochemical implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the global riverine U fluxes to the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carignan</w:t>
+                <w:t xml:space="preserve">G. Munohven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Herckes</w:t>
+                <w:t xml:space="preserve">L. M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.686</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020288v1</w:t>
+                <w:t xml:space="preserve">hal-00318803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rainwaters: hydrodynamic implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rain waters: origin and hydrogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Chabaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Herckes</w:t>
+                <w:t xml:space="preserve">P. Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 337 (16), pp.1447-1456</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 337, 16, pp.1447-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376201v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical weathering in the Kabini river basin, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (10), pp.A691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the global riverine U fluxes to the oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rainwaters: hydrodynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Goddéris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Chabaux</w:t>
+                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Munohven</w:t>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. François</w:t>
+                <w:t xml:space="preserve">Pierre Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.686</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (16), pp.1447-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318803v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U colloidal transport and origin of the 234U/238U fractionation in surface waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedetti</w:t>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dia</w:t>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérard</w:t>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634668v1</w:t>
+                <w:t xml:space="preserve">hal-04631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium colloidal transport and origin of the 234U–238U fractionation in surface waters: new insights from Mount Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual dissolved fluxes from Central Nepal rivers: budget of chemical erosion in the Himalayas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+                <w:t xml:space="preserve">U colloidal transport and origin of the 234U/238U fractionation in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Evans</w:t>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Hurtrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152767v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical veathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual dissolved fluxes from Central Nepal rivers: budget of chemical erosion in the Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Hurtrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00231-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (16), pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00097238v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical veathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gérard</w:t>
+                <w:t xml:space="preserve">M. F. Bendetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t>
+              <w:t xml:space="preserve">, 2003, 201, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631835v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9725,103 +9725,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharumarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
@@ -10036,51 +10036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco (Virtual), United States</w:t>
@@ -10109,64 +10109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10372,51 +10372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,77 +10519,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrema Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
@@ -10868,90 +10868,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of 238U-234U activity ratio as an hydrological tracer: clues from the study of Upper Rhine watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10993,232 +10993,232 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual V.M. Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of colloids on [U] and (234U/238U) signatures in diluted waters : the Mount Cameroon case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11260,90 +11260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical weathering of basaltic lava flows suffering extreme climatic conditions : the water geochemistry record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11398,548 +11398,548 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weathering of Mount Cameroon: 2- Water geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.E.S.5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 2.2 : Impact of the forest on the hydrological cycle and chemical balance in tropical humid watershed (Mule Hole, India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Lachassagne; Michel Lafforgue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.72-100, 2016, 978-1-4438-8825-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3. U-Series Geochemistry in Weathering Profiles, River Waters and Lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Krishnaswami &amp; J.K. Cochran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">U-Th Series Radionuclides in Aquatic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.49-104, 2008, Radioactivity in the Environment vol. 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1569-4860(07)00003-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00299086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denudation rates on cratonic landscapes: Comparison between suspended and dissolved fluxes, and 10Be analysis in the Nyong and Sanaga River basins, South Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Rémy Ndam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Dzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286896v1</w:t>
-              </w:r>
-[...263 lines deleted...]
-                <w:t xml:space="preserve">halsde-00299086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12015,51 +12015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B043714"/>
+    <w:nsid w:val="48AC786C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12246,51 +12246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-riotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7185-2017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15958" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebod&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Dzana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ongu&#233;n&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning Dongu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eric Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549484v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin-Luca Bell&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Backhaus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schiedung" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nkiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2022.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Khatei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karunakara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sudeep Kumara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v123/i12/1493-1498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswariya Sivaprakasam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundiga Gurumurthy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Mishra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01486-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Bricquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alounsavath Chanhphengxay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Helliwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60365-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Selo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyasree Prabhakaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bola&#241;os-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra-Tarak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Dattaraja" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Kumar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12925" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gurumurthy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balakrishna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-018-1070-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Airola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0060-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600458" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad Dar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allu China Narayana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-014-1440-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318700v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1104" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTQST48M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318701v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boeglin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.234" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1ZV37G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020288v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Schmitt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.008" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRND1Z3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376201v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460806v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318803v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munohven" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04634668v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152767v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hurtrez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.09.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bendetti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126270v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Marechal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082573v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642556v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286896v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-R&#233;my Ndam" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Dzana" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00299086v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-4860(07)00003-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-riotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7185-2017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15958" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebod&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Dzana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ongu&#233;n&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning Dongu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eric Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin-Luca Bell&#232;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schiedung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115606" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Backhaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nkiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2022.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Khatei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karunakara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sudeep Kumara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v123/i12/1493-1498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswariya Sivaprakasam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundiga Gurumurthy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01486-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Bricquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alounsavath Chanhphengxay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Helliwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60365-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Selo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyasree Prabhakaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bola&#241;os-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gurumurthy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balakrishna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-018-1070-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra-Tarak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Dattaraja" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12925" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Airola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0060-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600458" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad Dar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allu China Narayana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-014-1440-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1104" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTQST48M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boeglin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.234" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1ZV37G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318803v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munohven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020288v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Schmitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRND1Z3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460806v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631360v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04634668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hurtrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.09.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097238v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bendetti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126270v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Marechal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082573v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642556v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00299086v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-4860(07)00003-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-R&#233;my Ndam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Dzana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>