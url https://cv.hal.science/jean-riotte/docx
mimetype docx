--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1243,364 +1243,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal, weathering and water use controls of silicon cycling along the river flow in two contrasting basins of South India</w:t>
+                <w:t xml:space="preserve">Soil organic carbon stocks and quality in small-scale tropical, sub-humid and semi-arid watersheds under shrubland and dry deciduous forest in southwestern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.K. Sarath</w:t>
+                <w:t xml:space="preserve">Severin-Luca Bellè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cardinal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+                <w:t xml:space="preserve">Marcus Schiedung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120883⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 409, pp.115606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659451v1</w:t>
+                <w:t xml:space="preserve">hal-03763398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon stocks and quality in small-scale tropical, sub-humid and semi-arid watersheds under shrubland and dry deciduous forest in southwestern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal, weathering and water use controls of silicon cycling along the river flow in two contrasting basins of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Sarath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severin-Luca Bellè</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Riotte</w:t>
+                <w:t xml:space="preserve">Mangalaa Kameswari Rajasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Damien Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Schiedung</w:t>
+                <w:t xml:space="preserve">G.P. Gurumurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 409, pp.115606. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 604, pp.120883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2022.120883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763398v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailor-made biochar systems: Interdisciplinary evaluations of ecosystem services and farmer livelihoods in tropical agro-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin-Luca Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Backhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1913,1163 +1913,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M-TROPICS dataset III : hydro-geochemical monitoring of the Mule Hole catchment, south India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Ateba Bessa</w:t>
+                <w:t xml:space="preserve">Benjamin Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14138⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35 (5), e14196 [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753477v1</w:t>
+                <w:t xml:space="preserve">hal-03266619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural groundwater with high nitrates and dissolved salts given to pregnant mice alters brain development in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Schwendimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iswariya Sivaprakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Grinberg</w:t>
+                <w:t xml:space="preserve">Gundiga Gurumurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Causse</w:t>
+                <w:t xml:space="preserve">Saumya Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.112635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338738v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M-TROPICS dataset III : hydro-geochemical monitoring of the Mule Hole catchment, south India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redistribution of riverine and rainfall freshwater by the Bay of Bengal circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akurathi Venkata Sai Chaitanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco d'Ovidio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (5), e14196 [8 p.]. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-021-01486-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03266619v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural groundwater with high nitrates and dissolved salts given to pregnant mice alters brain development in the offspring</w:t>
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset II: land use, hydrology and sediment production monitoring in Houay Pano, northern Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Schwendimann</w:t>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iswariya Sivaprakasam</w:t>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
+                <w:t xml:space="preserve">Jean‐Pierre Bricquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gundiga Gurumurthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saumya Mishra</w:t>
+                <w:t xml:space="preserve">Alounsavath Chanhphengxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.112635⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760661v1</w:t>
+                <w:t xml:space="preserve">hal-03194042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of riverine and rainfall freshwater by the Bay of Bengal circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akurathi Venkata Sai Chaitanya</w:t>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vialard</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lengaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Riotte</w:t>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-021-01486-5⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.e00389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430550v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00389⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199386v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Ateba Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223974v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset II: land use, hydrology and sediment production monitoring in Houay Pano, northern Lao PDR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Collaborative determination of trace element mass fractions and isotope ratios in AQUA-1 drinking water certified reference material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Grinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Auda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audry</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Pierre Bricquet</w:t>
+                <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alounsavath Chanhphengxay</w:t>
+                <w:t xml:space="preserve">Léa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (20), pp.4959-4978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.14126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03456-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03194042v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potash fertilizer promotes incipient salinization in groundwater irrigated semi-arid agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,394 +3499,406 @@
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.107292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2019.107292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02890781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The roots of the drought: Hydrology and water uptake strategies mediate forest-wide demographic response to precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+                <w:t xml:space="preserve">R. Chitra-Tarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Audry</w:t>
+                <w:t xml:space="preserve">H. S. Dattaraja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doris Barboni</w:t>
+                <w:t xml:space="preserve">M. S. M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (4), pp.1495-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914248v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and Organic Carbon Cycles in Monsoon-driven Humid Tropics of the Western Ghats Mountain Belt, India: Insights from Stable Isotope Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tripti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gurumurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Balakrishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3897,889 +3909,889 @@
               <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (5), pp.579-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12594-018-1070-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The roots of the drought: Hydrology and water uptake strategies mediate forest-wide demographic response to precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chitra-Tarak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. S. Dattaraja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12925⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423 (1-2), pp.481-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3535-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064436v1</w:t>
+                <w:t xml:space="preserve">hal-01765567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrema Battacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
+                <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 423 (1-2), pp.481-501. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1611-1635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3535-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765567v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrema Battacharya</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Violette</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860747v1</w:t>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and impact on soil properties of cathedral and lenticular termite mounds in Southern Indian woodlands</w:t>
+                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Guilleux</w:t>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Harit</w:t>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-016-0060-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117-118, pp.190 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604353v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
+                <w:t xml:space="preserve">Abundance and impact on soil properties of cathedral and lenticular termite mounds in Southern Indian woodlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+                <w:t xml:space="preserve">Etienne Airola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Harit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Chaudhary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-016-0060-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629552v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater resource vulnerability and spatial variability of nitrate contamination: Insights from high density tubewell monitoring in a hard rock aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 579, pp.838-847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroanalytical Detection of Cr(VI) and Cr(III) Ions Using a Novel Microbial Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divyasree Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4788,4920 +4800,4920 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sankaran Subramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (5), pp.1222-1231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/elan.201600458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02890914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REY-Th-U Solute Dynamics in the Critical Zone: Combined Influence of Chemical Weathering, Atmospheric Deposit Leaching, and Vegetation Cycling (Mule Hole Watershed, South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrema Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (12), pp.4409 - 4425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017GC007158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 502, pp.103-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeochemical characteristics of Karst Aquifer from a semi-arid region of Southern India and impact of rainfall recharge on groundwater chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farooq Ahmad Dar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allu China Narayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (5), pp. 2739-2750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12517-014-1440-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Marechal</w:t>
+                <w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Audry</w:t>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bedimo</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.144-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209252v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Audry</w:t>
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisson Akerman</w:t>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076185v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+                <w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">S. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Guntzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+                <w:t xml:space="preserve">C. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental weathering fluxes and saprolite production rate in a Central African lateritic terrain (Nsimi, South Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 99, pp.243-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beach ridges U-Th dating in Tongoy bay and tectonic implications for a peninsula-bay system, Chile,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.77-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Column Sequential Extraction of Ra, Nd, Th, Pa and U from a Natural Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Venchiarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pradoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (4), pp.449-459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2010.00087.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Sivry</w:t>
+                <w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (14), pp.2246-2260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645417v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662963v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Freydier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 126 (1-4), pp.132-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep groundwater flow as the main pathway for chemical outputs in a small headwater watershed (Mule Hole, South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (S), pp.S94-S96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277, p. 42-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00462049v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02891858v1</w:t>
+                <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (3-4), pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655323v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (24), pp.7059-7085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00558728v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R.R. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.J. Braun</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 380 (3-4), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019926v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Marechal</w:t>
+                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984572v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regolith mass balance inferred from combined mineralogical, geochemical and geophysical studies: Mule Hole gneissic watershed, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (4), pp.935-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00411976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect and direct recharges in a tropical forested watershed: Mule Hole, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rrv Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 364 (3-4), pp.272-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318699v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
+                <w:t xml:space="preserve">Use of Cd and Zn isotopic variations in a sedimentary core to trace anthropogenic contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Braun</w:t>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">B. Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fleury</w:t>
+                <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (18), pp.65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.235⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 70, pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318703v1</w:t>
+                <w:t xml:space="preserve">hal-00318700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Cd and Zn isotopic variations in a sedimentary core to trace anthropogenic contamination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sonke</w:t>
+                <w:t xml:space="preserve">Chemical weathering and physical erosion of silicates in the humid tropics: The Nyong river basin, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Viers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Audry</w:t>
+                <w:t xml:space="preserve">B. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Ndam Ngoupayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.595. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1104⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 70, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318700v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering and physical erosion of silicates in the humid tropics: The Nyong river basin, South Cameroon</w:t>
+                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Braun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. L. Boeglin</w:t>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Ndam Ngoupayou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.234⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318701v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the global riverine U fluxes to the oceans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rain waters: origin and hydrogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Munohven</w:t>
+                <w:t xml:space="preserve">A.D. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. François</w:t>
+                <w:t xml:space="preserve">J. Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, 16, pp.1447-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318803v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rain waters: origin and hydrogeochemical implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the global riverine U fluxes to the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Herckes</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munohven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.686</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00020288v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and physical weathering in the Kabini river basin, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (10), pp.A691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rainwaters: hydrodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337 (16), pp.1447-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+                <w:t xml:space="preserve">Uranium colloidal transport and origin of the 234U–238U fractionation in surface waters: new insights from Mount Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Dia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Chabaux</w:t>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gérard</w:t>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04631835v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium colloidal transport and origin of the 234U–238U fractionation in surface waters: new insights from Mount Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">U colloidal transport and origin of the 234U/238U fractionation in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631360v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U colloidal transport and origin of the 234U/238U fractionation in surface waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual dissolved fluxes from Central Nepal rivers: budget of chemical erosion in the Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedetti</w:t>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dia</w:t>
+                <w:t xml:space="preserve">Matthew Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Emmanuel Hurtrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (16), pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634668v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual dissolved fluxes from Central Nepal rivers: budget of chemical erosion in the Himalayas</w:t>
+                <w:t xml:space="preserve">Chemical veathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian France-Lanord</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. F. Bendetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.09.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152767v1</w:t>
+                <w:t xml:space="preserve">hal-00097238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical veathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Bendetti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Gérard</w:t>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 201, pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00231-6⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097238v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9711,185 +9723,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharumarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging ecohydrology and geochemistry with a process-based model-data approach: a link between ow paths, root uptake and weathering patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9948,73 +9960,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tropical forest cover changes on the spatio-temporal heterogeneities of water flow paths and water-rock interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10036,249 +10048,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco (Virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of irrigated agriculture on groundwater resource and quality in semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10286,1668 +10298,1668 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How both reactive bedrock accessory minerals and vegetation affect the behaviour of REE, U and Th during silicate weathering : Mule Hole watershed, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrema Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vegetation on chemical fluxes in a tropical watershed: Mule Hole, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J C Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of forest fire ashes to weathering fluxes in the Moole Hole experimental watershed (South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Muddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of 238U-234U activity ratio as an hydrological tracer: clues from the study of Upper Rhine watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-05694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual V.M. Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of colloids on [U] and (234U/238U) signatures in diluted waters : the Mount Cameroon case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical weathering of basaltic lava flows suffering extreme climatic conditions : the water geochemistry record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weathering of Mount Cameroon: 2- Water geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.E.S.5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denudation rates on cratonic landscapes: Comparison between suspended and dissolved fluxes, and 10Be analysis in the Nyong and Sanaga River basins, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules-Rémy Ndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Dzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2.2 : Impact of the forest on the hydrological cycle and chemical balance in tropical humid watershed (Mule Hole, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lachassagne; Michel Lafforgue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.72-100, 2016, 978-1-4438-8825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3. U-Series Geochemistry in Weathering Profiles, River Waters and Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krishnaswami &amp; J.K. Cochran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">U-Th Series Radionuclides in Aquatic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.49-104, 2008, Radioactivity in the Environment vol. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1569-4860(07)00003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00299086v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-01286896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId404"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12015,51 +12027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48AC786C"/>
+    <w:nsid w:val="8829E2C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12246,51 +12258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-riotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7185-2017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15958" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebod&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Dzana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ongu&#233;n&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning Dongu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eric Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin-Luca Bell&#232;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schiedung" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115606" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Backhaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nkiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2022.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Khatei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karunakara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sudeep Kumara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v123/i12/1493-1498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760661v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswariya Sivaprakasam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundiga Gurumurthy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Mishra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01486-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194042v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Bricquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alounsavath Chanhphengxay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14126" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Helliwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60365-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Selo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyasree Prabhakaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bola&#241;os-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gurumurthy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balakrishna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-018-1070-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra-Tarak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Dattaraja" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12925" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Airola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0060-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890914v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600458" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357907v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad Dar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allu China Narayana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-014-1440-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1104" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTQST48M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318701v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boeglin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.234" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1ZV37G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318803v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munohven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020288v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Schmitt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRND1Z3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460806v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376201v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631360v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04634668v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hurtrez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.09.014" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097238v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bendetti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472880v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126270v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Marechal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082573v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642556v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642587v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00299086v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-4860(07)00003-4" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286896v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-R&#233;my Ndam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Dzana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-riotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7185-2017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15958" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebod&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Dzana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ongu&#233;n&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning Dongu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eric Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin-Luca Bell&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schiedung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Backhaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nkiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2022.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Khatei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karunakara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sudeep Kumara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v123/i12/1493-1498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswariya Sivaprakasam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundiga Gurumurthy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Mishra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01486-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194042v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Bricquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alounsavath Chanhphengxay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Helliwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60365-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Selo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyasree Prabhakaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bola&#241;os-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74ZX0RT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra-Tarak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Dattaraja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12925" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326419v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gurumurthy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balakrishna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-018-1070-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Airola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0060-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad Dar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allu China Narayana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-014-1440-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTQST48M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boeglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.234" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1ZV37G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020288v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Schmitt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRND1Z3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318803v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munohven" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460806v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04634668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152767v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hurtrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.09.014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097238v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bendetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472880v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126270v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172409v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Marechal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642554v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642556v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642587v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286896v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-R&#233;my Ndam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Dzana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00299086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-4860(07)00003-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>