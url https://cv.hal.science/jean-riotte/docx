--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -673,51 +673,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2319,433 +2319,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset II: land use, hydrology and sediment production monitoring in Houay Pano, northern Lao PDR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Audry</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Pierre Bricquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alounsavath Chanhphengxay</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14126⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194042v1</w:t>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gomez</w:t>
+                <w:t xml:space="preserve">S. Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dharumarajan</w:t>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25, pp.e00389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geodrs.2021.e00389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset II: land use, hydrology and sediment production monitoring in Houay Pano, northern Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Belemtougri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Jean‐Pierre Bricquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Alounsavath Chanhphengxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03223974v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multiscale TROPIcal CatchmentS critical zone observatory M‐TROPICS dataset I: The Nyong River Basin, Cameroon</w:t>
               </w:r>
@@ -2783,51 +2783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (5), </w:t>
@@ -3261,2942 +3261,2942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling weathering episodes in Tertiary regoliths by kaolinite dating (Western Ghats, India)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+                <w:t xml:space="preserve">Mechanistic studies on the bioremediation of Cr(VI) using Sphingopyxis macrogoltabida SUK2c, a Cr(VI) tolerant bacterial isolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyasree Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Bolaños-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Selo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.107292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2019.107292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269854v1</w:t>
+                <w:t xml:space="preserve">insu-02890781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic studies on the bioremediation of Cr(VI) using Sphingopyxis macrogoltabida SUK2c, a Cr(VI) tolerant bacterial isolate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Barboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.301 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2019.107292⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-02890781v1</w:t>
+                <w:t xml:space="preserve">hal-01914248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processes controlling silicon isotopic fractionation in a forested tropical watershed : Mule hole critical zone observatory (Southern India)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water and Organic Carbon Cycles in Monsoon-driven Humid Tropics of the Western Ghats Mountain Belt, India: Insights from Stable Isotope Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tripti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gurumurthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Balakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.02.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (5), pp.579-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12594-018-1070-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914248v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The roots of the drought: Hydrology and water uptake strategies mediate forest-wide demographic response to precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chitra-Tarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. S. Dattaraja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. M. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 106 (4), pp.1495-1507. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and Organic Carbon Cycles in Monsoon-driven Humid Tropics of the Western Ghats Mountain Belt, India: Insights from Stable Isotope Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kollalu Sandhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagabovanalli B. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12594-018-1070-z⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 423 (1-2), pp.481-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-017-3535-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326419v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of silica in rice plants and contribution of diatom Earth fertilization : insights from isotopic Si mass balance in a paddy field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrema Battacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-017-3535-z⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (5), pp.1611-1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765567v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REY-Th-U Dynamics in the Critical Zone: Combined Influence of Reactive Bedrock Accessory Minerals, Authigenic Phases, and Hydrological Sorting (Mule Hole Watershed, South India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscia Oliva</w:t>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GC007453⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860747v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Abundance and impact on soil properties of cathedral and lenticular termite mounds in Southern Indian woodlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Airola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Guilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Harit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.769-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-016-0060-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where do South-Indian termite mound soils come from?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bottinelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ekta Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117-118, pp.190 - 195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and impact on soil properties of cathedral and lenticular termite mounds in Southern Indian woodlands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekta Chaudhary</w:t>
+                <w:t xml:space="preserve">Groundwater resource vulnerability and spatial variability of nitrate contamination: Insights from high density tubewell monitoring in a hard rock aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-016-0060-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 579, pp.838-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604353v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater resource vulnerability and spatial variability of nitrate contamination: Insights from high density tubewell monitoring in a hard rock aquifer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
+                <w:t xml:space="preserve">Electroanalytical Detection of Cr(VI) and Cr(III) Ions Using a Novel Microbial Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divyasree Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankaran Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.1222-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02624438v1</w:t>
+                <w:t xml:space="preserve">insu-02890914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalytical Detection of Cr(VI) and Cr(III) Ions Using a Novel Microbial Sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divyasree Prabhakaran</w:t>
+                <w:t xml:space="preserve">REY-Th-U Solute Dynamics in the Critical Zone: Combined Influence of Chemical Weathering, Atmospheric Deposit Leaching, and Vegetation Cycling (Mule Hole Watershed, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrema Battacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201600458⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (12), pp.4409 - 4425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017GC007158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02890914v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REY-Th-U Solute Dynamics in the Critical Zone: Combined Influence of Chemical Weathering, Atmospheric Deposit Leaching, and Vegetation Cycling (Mule Hole Watershed, South India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Prunier</w:t>
+                <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017GC007158⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.103-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849860v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of DSi in streams and reservoirs along the Kaveri River, South India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeochemical characteristics of Karst Aquifer from a semi-arid region of Southern India and impact of rainfall recharge on groundwater chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farooq Ahmad Dar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allu China Narayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (5), pp. 2739-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-014-1440-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.07.107⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01440076v1</w:t>
+                <w:t xml:space="preserve">hal-01357907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeochemical characteristics of Karst Aquifer from a semi-arid region of Southern India and impact of rainfall recharge on groundwater chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allu China Narayana</w:t>
+                <w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alisson Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscia Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-014-1440-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 372, pp.144-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357907v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of forest fire ash and plant litter decay on stream dissolved composition in a sub-humid tropical watershed (Mule Hole, Southern India)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alisson Akerman</w:t>
+                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Guntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 216, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.02.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01076185v1</w:t>
+                <w:t xml:space="preserve">hal-01458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the 1% Na2CO3 technique to quantify the phytolith pool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Jacques Braun</w:t>
+                <w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.10.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01458014v1</w:t>
+                <w:t xml:space="preserve">hal-01209252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation impact on stream chemical fluxes: Mule Hole watershed (South India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Bedimo</w:t>
+                <w:t xml:space="preserve">Elemental weathering fluxes and saprolite production rate in a Central African lateritic terrain (Nsimi, South Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 145, pp.116-138. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 99, pp.243-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.09.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209252v1</w:t>
+                <w:t xml:space="preserve">hal-00806642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental weathering fluxes and saprolite production rate in a Central African lateritic terrain (Nsimi, South Cameroon)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
+                <w:t xml:space="preserve">Beach ridges U-Th dating in Tongoy bay and tectonic implications for a peninsula-bay system, Chile,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.09.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806642v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beach ridges U-Th dating in Tongoy bay and tectonic implications for a peninsula-bay system, Chile,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hérail</w:t>
+                <w:t xml:space="preserve">Single Column Sequential Extraction of Ra, Nd, Th, Pa and U from a Natural Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Venchiarutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pradoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (4), pp.449-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2010.00087.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2012.09.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01053109v1</w:t>
+                <w:t xml:space="preserve">hal-04511654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Column Sequential Extraction of Ra, Nd, Th, Pa and U from a Natural Sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Lacan</w:t>
+                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Olivier Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (15), pp.6247-6253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908X.2010.00087.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04511654v1</w:t>
+                <w:t xml:space="preserve">hal-02645417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological processes of a rainforest headwater swamp from natural chemical tracing in Nsimi watershed, Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,591 +6204,582 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bedimo Bedimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (14), pp.2246-2260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.7989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielementary (Cd, Cu, Pb, Zn, Ni) stable isotopic exchange kinetic (SIEK) method to characterize polymetallic contaminations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es2006644⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 126 (1-4), pp.132-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645417v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Ra-226 concentrations in seawater and suspended particles (NW Pacific) using MC-ICP-MS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deep groundwater flow as the main pathway for chemical outputs in a small headwater watershed (Mule Hole, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lagane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (S), pp.S94-S96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2011.05.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00984552v1</w:t>
+                <w:t xml:space="preserve">hal-00662847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep groundwater flow as the main pathway for chemical outputs in a small headwater watershed (Mule Hole, South India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Kumar</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662847v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the chemical weathering fluxes at the watershed scale in the Tropics (Mule Hole, South India): Relative contribution of the smectite/kaolinite assemblage versus primary minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 277, p. 42-60. </w:t>
@@ -6832,2734 +6823,2609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156 (3-4), pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655323v1</w:t>
+                <w:t xml:space="preserve">hal-02019926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrolysis induced soil transformation by natural drainage in Vertisols of sub-humid South India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Violette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Braun</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74 (24), pp.7059-7085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019926v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and preservation of pedogenic carbonates in South India, links with paleo-monsoon and pedological conditions: Clues from Sr isotopes, U-Th series and REEs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Marechal</w:t>
+                <w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R.R. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 380 (3-4), pp.460-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00984572v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance modelling in a tropical watershed under deciduous forest (Mule Hole, India): Regolith matric storage buffers the groundwater recharge process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462049v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Regolith mass balance inferred from combined mineralogical, geochemical and geophysical studies: Mule Hole gneissic watershed, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (4), pp.935-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02891858v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regolith mass balance inferred from combined mineralogical, geochemical and geophysical studies: Mule Hole gneissic watershed, South India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Descloitres</w:t>
+                <w:t xml:space="preserve">Indirect and direct recharges in a tropical forested watershed: Mule Hole, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rrv Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiéro</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 364 (3-4), pp.272-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2008.11.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00411976v1</w:t>
+                <w:t xml:space="preserve">hal-00461983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect and direct recharges in a tropical forested watershed: Mule Hole, India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+                <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (18), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.11.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00461983v1</w:t>
+                <w:t xml:space="preserve">hal-00318703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regolith thickness inferred from geophysical and geochemical studies in a tropical watershed developed on gneissic basement: Moole Hole, Western Ghâts (South India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fleury</w:t>
+                <w:t xml:space="preserve">Use of Cd and Zn isotopic variations in a sedimentary core to trace anthropogenic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70 (18), pp.65. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 70, pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.235⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00318703v1</w:t>
+                <w:t xml:space="preserve">hal-00318700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Cd and Zn isotopic variations in a sedimentary core to trace anthropogenic contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Sivry</w:t>
+                <w:t xml:space="preserve">Chemical weathering and physical erosion of silicates in the humid tropics: The Nyong river basin, South Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Audry</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Ndam Ngoupayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.595. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 70, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1104⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00318700v1</w:t>
+                <w:t xml:space="preserve">hal-00318701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical weathering and physical erosion of silicates in the humid tropics: The Nyong river basin, South Cameroon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 70, pp.65. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.234⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00318701v1</w:t>
+                <w:t xml:space="preserve">hal-00318699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Modelling the global riverine U fluxes to the oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Goddéris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munohven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.686</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00318699v1</w:t>
+                <w:t xml:space="preserve">hal-00318803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rain waters: origin and hydrogeochemical implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Chemical and physical weathering in the Kabini river basin, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Carignan</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Herckes</w:t>
+                <w:t xml:space="preserve">V. Murari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69 (10), pp.A691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00020288v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the global riverine U fluxes to the oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rainwaters: hydrodynamic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Désirée Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Goddéris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Chabaux</w:t>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Munohven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. M. François</w:t>
+                <w:t xml:space="preserve">Pierre Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.686</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337 (16), pp.1447-1456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00318803v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and physical weathering in the Kabini river basin, South India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rain waters: origin and hydrogeochemical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.S. Mohan Kumar</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Murari</w:t>
+                <w:t xml:space="preserve">J. Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, 16, pp.1447-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460806v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations of U and Sr isotope ratios in Alsace and Luxembourg rainwaters: hydrodynamic implications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Carignan</w:t>
+                <w:t xml:space="preserve">Uranium colloidal transport and origin of the 234U–238U fractionation in surface waters: new insights from Mount Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Herckes</w:t>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 337 (16), pp.1447-1456</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376201v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium colloidal transport and origin of the 234U–238U fractionation in surface waters: new insights from Mount Cameroon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">U colloidal transport and origin of the 234U/238U fractionation in surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631360v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U colloidal transport and origin of the 234U/238U fractionation in surface waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual dissolved fluxes from Central Nepal rivers: budget of chemical erosion in the Himalayas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Hurtrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 335 (16), pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634668v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual dissolved fluxes from Central Nepal rivers: budget of chemical erosion in the Himalayas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical veathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Bendetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2003.09.014⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00231-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152767v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical veathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gérard</w:t>
+                <w:t xml:space="preserve">Chemical weathering of basaltic lava flows undergoing extreme climatic conditions: the water geochemistry record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc F. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 201, pp.1-17. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0009-2541(03)00231-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9569,151 +9435,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9723,185 +9589,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of tank silt application using Sentinel-2 images over the Berambadi catchment (India).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dharumarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03669264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging ecohydrology and geochemistry with a process-based model-data approach: a link between ow paths, root uptake and weathering patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9960,73 +9826,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1rst OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tropical forest cover changes on the spatio-temporal heterogeneities of water flow paths and water-rock interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10085,73 +9951,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco (Virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10160,137 +10026,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of irrigated agriculture on groundwater resource and quality in semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10298,110 +10164,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10423,1114 +10289,1114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How both reactive bedrock accessory minerals and vegetation affect the behaviour of REE, U and Th during silicate weathering : Mule Hole watershed, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrema Battacharya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Violette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vegetation on chemical fluxes in a tropical watershed: Mule Hole, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Riotte</w:t>
+                <w:t xml:space="preserve">A Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J C Marechal</w:t>
+                <w:t xml:space="preserve">S Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of forest fire ashes to weathering fluxes in the Moole Hole experimental watershed (South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Muddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of 238U-234U activity ratio as an hydrological tracer: clues from the study of Upper Rhine watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.EGU06-A-05694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual V.M. Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of colloids on [U] and (234U/238U) signatures in diluted waters : the Mount Cameroon case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical weathering of basaltic lava flows suffering extreme climatic conditions : the water geochemistry record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boulègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weathering of Mount Cameroon: 2- Water geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.E.S.5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11540,147 +11406,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denudation rates on cratonic landscapes: Comparison between suspended and dissolved fluxes, and 10Be analysis in the Nyong and Sanaga River basins, South Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Boeglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Regard</w:t>
+                <w:t xml:space="preserve">Jules-Rémy Ndam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Carretier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Dzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11690,276 +11556,276 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2.2 : Impact of the forest on the hydrological cycle and chemical balance in tropical humid watershed (Mule Hole, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Lachassagne; Michel Lafforgue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and the Water Cycle: Quantity, Quality, Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.72-100, 2016, 978-1-4438-8825-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3. U-Series Geochemistry in Weathering Profiles, River Waters and Lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chabaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Krishnaswami &amp; J.K. Cochran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">U-Th Series Radionuclides in Aquatic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.49-104, 2008, Radioactivity in the Environment vol. 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1569-4860(07)00003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00299086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12027,51 +11893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8829E2C5"/>
+    <w:nsid w:val="802AB284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12258,51 +12124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-riotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7185-2017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15958" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebod&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Dzana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ongu&#233;n&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning Dongu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eric Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin-Luca Bell&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schiedung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Backhaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nkiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2022.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Khatei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karunakara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sudeep Kumara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v123/i12/1493-1498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswariya Sivaprakasam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundiga Gurumurthy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Mishra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01486-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194042v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Bricquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alounsavath Chanhphengxay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14126" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Helliwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60365-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Selo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890781v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyasree Prabhakaran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bola&#241;os-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74ZX0RT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra-Tarak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Dattaraja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Kumar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12925" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326419v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gurumurthy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balakrishna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-018-1070-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604353v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Airola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0060-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600458" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357907v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad Dar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allu China Narayana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-014-1440-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318700v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTQST48M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boeglin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.234" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1ZV37G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020288v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Schmitt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRND1Z3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318803v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munohven" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460806v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376201v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631360v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04634668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152767v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hurtrez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.09.014" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097238v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bendetti" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472880v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126270v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172409v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Marechal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642554v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642556v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642587v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286896v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-R&#233;my Ndam" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Dzana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00299086v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-4860(07)00003-4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-riotte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7185-2017" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-15958" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272711v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarath Pullyottum Kavil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramananda Chakrabarti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. S. S. Sarma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S K Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gb008706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vaury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122370" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brice Ebod&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Dzana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ongu&#233;n&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakaros Bogning Dongu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Koffi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101815" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eric Komba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Nlend" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Braun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Ngo Boum-Nkot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173405" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin-Luca Bell&#232;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Schiedung" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659451v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Sarath" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mangalaa Kameswari Rajasekaran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cardinal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Gurumurthy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Backhaus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0263302" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Nkiaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Nka Nnomo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/nh.2022.047" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Srinivasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Khatei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karunakara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sudeep Kumara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18520/cs/v123/i12/1493-1498" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14196" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswariya Sivaprakasam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gundiga Gurumurthy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Mishra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.112635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430550v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akurathi Venkata Sai Chaitanya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vialard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lengaigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Ovidio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01486-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dharumarajan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2021.e00389" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194042v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Bricquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alounsavath Chanhphengxay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Ateba Bessa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Bedimo Bedimo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;loup Boeglin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14138" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338738v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Yeghicheyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grinberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03456-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Helliwell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60365-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890781v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyasree Prabhakaran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Bola&#241;os-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2019.107292" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D74ZX0RT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01914248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Meunier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Audry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.02.046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tripti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gurumurthy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lambs" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balakrishna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12594-018-1070-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064436v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra-Tarak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. S. Dattaraja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. M. Kumar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12925" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765567v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollalu Sandhya" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagabovanalli B. Prakash" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-017-3535-z" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02860747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrema Battacharya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Violette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GC007453" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Airola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Guilleux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Harit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Chaudhary" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-016-0060-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624438v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B39HV0KL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02890914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankaran Subramanian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600458" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849860v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Braun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Prunier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GC007158" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Braun" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chali&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.07.107" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSWG7684-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01357907v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq Ahmad Dar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakeel Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allu China Narayana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-014-1440-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076185v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Akerman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.02.016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0PGWX6X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458014v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Guntzer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.10.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF0WC2T1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209252v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Marechal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Audry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kumar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bedimo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.09.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-905BHFRT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806642v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Boeglin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.09.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053109v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Violette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;rail" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2012.09.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDFMDGQR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511654v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Venchiarutti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pradoux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908X.2010.00087.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C2X4NH0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662963v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7989" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourquin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reyss" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Freydier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2011.05.001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DXQW6NV4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662847v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lagane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Subramanian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.03.039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2010.07.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8QRJKM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Mohan Kumar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Braun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.02.014" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.006" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462049v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.R. Varma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411976v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbi&#233;ro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2008.11.013" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV841XM4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461983v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rrv Murari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.11.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS54DZC9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Braun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.235" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BJMH280-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318700v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1104" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTQST48M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318701v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupr&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boeglin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Ndam Ngoupayou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.234" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1ZV37G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318803v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Godd&#233;ris" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chabaux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munohven" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460806v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Murari" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376201v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chabaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;sir&#233;e Schmitt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020288v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Schmitt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carignan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herckes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.07.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRND1Z3N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631360v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04634668v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152767v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Evans" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Hurtrez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2003.09.014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097238v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Bendetti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R161DTS6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04631835v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc F. Benedetti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0009-2541(03)00231-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669264v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dharumarajan Subramanian" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8125" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472880v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126270v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02271945v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03172409v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Riotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Marechal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Akerman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Audry" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Oliva" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03170281v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muddu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082573v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Pierret" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prunier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ambroise" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642554v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642556v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04642587v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286896v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Regard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carretier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-R&#233;my Ndam" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Dzana" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02272551v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Ruiz" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00299086v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1569-4860(07)00003-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>