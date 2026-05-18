--- v0 (2026-03-16)
+++ v1 (2026-05-18)
@@ -1390,496 +1390,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place de la culture malgache dans la connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aposiopèse et rhétorique de l'interdit de l'inceste dans Lahiebo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralisoa Rabarinarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos du délocutif : une exhibition du commentaire au détriment du commenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La place de la culture malgache dans la connaissance</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séduction, langage et modes du verbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aposiopèse et rhétorique de l'interdit de l'inceste dans Lahiebo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La séduction : jeu d'apparence, signe autonymique et défi aux sens et au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Robert Razafimamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La séduction : jeu d'apparence, signe autonymique et défi aux sens et au travail</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carré sémiotique et autorité énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rien, un nom de nombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...108 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Razafimamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01930141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -2049,151 +2049,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SÉMIOTIQUE TRIADIQUE, DÉTACHEMENT DU SENS ET PRAGMATIQUE : VERS UNE ANTHROPOLOGIE COMMUNICATIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Objet placé avant le verbe et la structure du « nom »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Robert Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672405v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01663548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOA ET LA FONCTION PARENTHÉTIQUE</w:t>
               </w:r>
@@ -3691,51 +3691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Rakotomalala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01935796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Razafimamonjy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rakotomalala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Joseph Razafimamonjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157954v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03311365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralisoa Rabarinarivo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Robert Razafimamonjy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01365568v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01258770v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01261233v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01262661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354957v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01236690v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01349879v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336423v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jean Rakotomalala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01222593v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01257653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01250833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01262165v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/tel-01238655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571788v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Robert Rakotomalala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01935796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Razafimamonjy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rakotomalala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420135v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Joseph Razafimamonjy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157954v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-03311365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625469v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878375v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralisoa Rabarinarivo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Robert Razafimamonjy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997225v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629085v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663548v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624985v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552247v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660020v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01365568v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01258770v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01261233v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01262661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354957v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01236690v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01349879v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336423v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jean Rakotomalala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01222593v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01257653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01250833v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270358v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01262165v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/tel-01238655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>